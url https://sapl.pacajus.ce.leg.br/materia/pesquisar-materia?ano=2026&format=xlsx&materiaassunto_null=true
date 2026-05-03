--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -10,136 +10,142 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="944" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1312" uniqueCount="542">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Edilson das Casas</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/874/pl_complementar_01_2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À ADIMPLÊNCIA DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU NO MUNICÍPIO DE PACAJUS/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GRATIFICAÇÃO POR ATIVIDADE DE VIGILÂNCIA SANITÁRIA – GAVS AOS SERVIDORES OCUPANTES DO CARGO DE FISCAL MUNICIPAL, REVOGA O ART. 117 DA LEI Nº 436, DE 02 DE SETEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>824</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/824/pl_executivo_01_2026.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE PACAJUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/825/pl_executivo_02_2026.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REAJUSTE DO NOVO SALÁRIO-MÍNIMO PARA OS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>http://sapl.pacajus.ce.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES OCUPANTES DOS CARGOS DE FISCAL DE TRIBUTOS MUNICIPAIS E DE ADMINISTRADOR DO MUNICÍPIO DE PACAJUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/869/pl_04_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA COM A ESCOLINHA DE CICLISMO DO ESTADO DO CEARÁ VISANDO AO APOIO FINANCEIRO PARA A REALIZAÇÃO DA 44ª TRADICIONAL CORRIDA CICLÍSTICA DO TRABALHADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/870/pl_05_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria com a Federação Cearense de Desporto Eletrônico – FCDEL para apoio à realização do evento “Caju Gamer Con” no Município de Pacajus e dá outras providências.</t>
@@ -153,50 +159,86 @@
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/872/pl_06_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE 6% DOS VENCIMENTOS DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Pacajus/Ce, o dia 19 de março (Dia de São José) como feriado religioso municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria com a Associação dos Vaqueiros das Cavalgadas de Pacajus e do Vale do Caju-AVCPVC para apoio à realização de Evento Cultural, e dá outras providências.</t>
   </si>
   <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE PACAJUS/CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO MUNICIPAL EM OBSERVÂNCIA AO DETERMINADO NA LEI FEDERAL Nº 4.320/64, BEM COMO ALTERA A LEI MUNICIPAL Nº 1.322/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>ALTERA OS ARTS. 174,175,176 E 177 DA LEI 51 DE 08 DE SETEMBRO DE 2009 QUE INSTITUI O CÓDIGO DE POSTURAS DE PACAJUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>810</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Didão</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/810/pl_01_2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Sargento Francisco Santino de Azevedo, a via, hoje sem denominação oficial, do empreendimento denominado Loteamento Belomonte, no Bairro Lagoa Seca em Pacajus, Ce.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/813/pl_02_2026.pdf</t>
@@ -237,89 +279,77 @@
   <si>
     <t>Concede Título de Cidadão Pacajuense ao Sr. José Alves de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/818/pl_07_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense a Sra. Horleana Holanda Cunha, e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/822/pl_08_2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Rafael de Sousa Oliveira no Bairro Aldeia Park, a Rua que, ao Norte limita-se com a Rua Firmino da Silva e ao Leste com a Rua Angelina Gomes da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Fabi Carvalho</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/828/pl_09_2026.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Pacajus, o Programa "Maria da Penha na Escola", com o objetivo de promover ações educativas de prevenção e combate à violência doméstica e familiar contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Júnior Aguiar</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de que as aulas de Educação Física na Educação Infantil no Município de Pacajus sejam ministradas exclusivamente por profissionais com licenciatura em Educação Física, e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A RESERVA DE ATÉ 5% DE VAGAS DE EMPREGOS PARA AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NAS EMPRESAS PRESTADORAS DE SERVIÇOS AO MUNICÍPIO DE PACAJUS E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/867/pl_12_2026.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pacajuense ao Sr. Jeangleston Martins da Silva.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ronaldo dos Frios</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/873/pl_13_2026.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pacajuense ao Sr. Francisco de Sousa Saraiva e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>14</t>
@@ -381,74 +411,182 @@
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Vera Lúcia Almeida.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Antônio Guaraná</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Marta Maria Vieira da Silva.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Concede Título de Cidadã Pacajuense a Sra. Dilirsanda Maria Tavares da Silva.</t>
+    <t>Concede Título de Cidadã Pacajuense a Sra. Dilirsandra Maria Tavares da Silva.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Verônica Henrique Pereira.</t>
   </si>
   <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ PACAJUENSE À SRA. JUSCELINE MARIA BRINGEL DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Pacajuense ao Sr. José Valci da Silva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadã Pacajuense a Sra. Verônica Henrique Pereira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Pacajuense ao Sr. Rafael Rocha Lima, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Pacajuense ao Sr. Francisco Diego de Castro Lopes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Pacajuense a Sra. Rosana Batista Maia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Pacajuense a Sra. Edvaneide Amora Maia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Pacajuense ao Sr. Ciro Ferreira Gomes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Pacajuense ao Sr. Anderson Carvalho, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Odaliana Alves</t>
+  </si>
+  <si>
+    <t>Denomina  de Rua Deuzilene Paulino da Costa, a Rua que fica localizada depois da ponte, à esquerda, no Bairro Pedra Branca, em Pacajus,Ce.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Denomina de Rua José Maria Pontes Brito, a Rua que se inicia na Rua Cícero Nogueira, no Bairro Cruz das Almas, em Pacajus,Ce.</t>
+  </si>
+  <si>
     <t>894</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>INDICA AS HOMENAGEADAS PARA O DIPLOMA DO MÉRITO MULHER PACAJUENSE PARA O ANO DE 2026, CONFORME LEI MUNICIPAL Nº 1.802, DE 21 DE MARÇO DE 2023.</t>
   </si>
   <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>Julga as Contas de Governo do Município de Pacajús do exercício financeiro de 2019, de responsabilidade dos Ex-Prefeitos Municipais Flanky José Amaral Chaves e Bruno Pereira Figueiredo, na forma que indica.</t>
+  </si>
+  <si>
     <t>804</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_01_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a obrigatoriedade de instalação de sistemas de energia solar fotovoltaica nos prédios públicos de propriedade ou uso do Município e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_02_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação do Programa Vet Solidário na Cidade de Pacajus,Ce</t>
   </si>
   <si>
     <t>826</t>
@@ -498,50 +636,74 @@
   <si>
     <t>Didão, Marcelo Confecção</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que viabilize o curso de primeiros socorros para os profissionais da educação e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação de áreas destinadas às pessoas com deficiência ou mobilidade reduzida, durante festas e eventos promovidos pela prefeitura, e a disponibilização de equipamentos de segurança e indispensáveis para o melhor aproveitamento do evento por parte deles no Município de Pacajus.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação de um Centro Municipal de Distribuição e Incentivo ao Uso de Sêmen Bovino, destinado a apoiar e incentivar os criadores locais, promovendo o melhoramento genético do rebanho bovino no município de Pacajus.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a institucionalização e conversão do projeto "Odonto com Inclusão" em Política Pública Permanente, destinada ao atendimento odontológico especializado e humanizado para crianças com deficiência e neurodivergentes na Rede de Atenção Primária à Saúde do Município de Pacajus</t>
   </si>
   <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implementação de política de valorização remuneratória para os servidores ocupantes do cargo de Agente Administrativo no âmbito da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal o fornecimento de alimentação aos professores e demais profissionais da educação básica da rede pública municipal de ensino de Pacajus/CE</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a inclusão da obra literária "Os Forasteiros do Bem: Uma Saga de Amor em Pacajus", do autor José Valdir Gomes Beserra, no acervo das bibliotecas e na matriz curricular da disciplina de História (6º ao 9º ano) das escolas públicas de Pacajus, e dá outras providências</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação do Programa de Apoio Psicossocial nas Escolas Públicas de Pacajus, visando o atendimento psicológico contínuo aos alunos, a prevenção de transtornos e o combate à violência escolar.</t>
+  </si>
+  <si>
     <t>797</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_01_2026.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a malha asfáltica para as seguintes ruas: Rua Aluísio Gonçalves Louredo, Rua Leoniza Alves da Silva, Rua Rita Nogueira da Costa, Rua Graziela Ferreira de Souza, Rua Lourenço Monteiro, Rua Holanda Campêlo e Travessa Antônio Barbosa, todas situadas no Bairro Aldeia Park, Pacajus,Ce</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Juninho do Gaminha</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_02_2026.pdf</t>
   </si>
   <si>
     <t>Requer o retorno da reforma da Unidade Básica de Saúde (UBS) do Bairro Tucum, na cidade de Pacajus,Ce.</t>
@@ -556,53 +718,50 @@
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/799/requerimento_03_2026.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do Pólo de lazer do açude Luís Carlos, situado no Bairro Alto da Boa Vista, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/800/requerimento_04_2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a malha asfáltica para as seguintes ruas: Rua Francisco Emílio Neto, Rua Otávio Nepomuceno de Carvalho, Rua Frei Antônio, Rua Luíza Braga, Rua Antônio de Deus, Rua Justiniano Rêgo, Rua José Laurindo, Rua Acelino Nogueira, Rua Maria Luísa Freitas, (mais conhecida por Rua da Maria Grossa), e continuação da Rua Raimundo de Sousa Falcão, todas situadas no Bairro Croatá I, em Pacajus,Ce, e dá outras providências.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/801/requerimento_05_2026.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça localizada no Bairro Croatá II, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>802</t>
-  </si>
-[...1 lines deleted...]
-    <t>Odaliana Alves</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/802/requerimento_06_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a Construção de seis quiosques ,todos padronizados no complexo turístico Beira Açude, dentro do espaço de estacionamento das arenas de futevôlei.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_07_2026.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA AUTARQUIA DE TRÂNSITO E TRANSPORTES, SOLICITANDO ESTUDO TÉCNICO PARA A READEQUAÇÃO DA VELOCIDADE MÁXIMA PERMITIDA EM VIAS ESTRATÉGICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/805/requerimento_08_2026.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SOLICITANDO A CONSTRUÇÃO DE UM CRAS NO BAIRRO BANGUÊ.</t>
   </si>
@@ -727,170 +886,137 @@
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Evilazio da Luz</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_21_2026.pdf</t>
   </si>
   <si>
     <t>Requer a Malha Asfáltica na estrada que liga a localidade de Curimatã ao Umarí, em Pacajus, Ce.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_22_2026.pdf</t>
   </si>
   <si>
     <t>Requer a Malha Asfáltica na Estrada que liga o Ginásio da Paulicéia à CE 253, na localidade de Paulicéia em Pacajus,Ce.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/835/requerimento_23_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo a instalacão de um semáforo no Croatá II na avenida Lúcio José de Menezes localizado no Bandeirão, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_24_2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação com intertavado ou bloquete na Rua Raimundo Agostinho, localizada no Bairro Cumarú, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_25_2026.pdf</t>
   </si>
   <si>
     <t>Requer a Malha Asfáltica nas seguintes ruas: Rua Raimundo Pereira Chaves, Rua Gerardo Girão, Rua Manoel Andrelino da Silva, Rua Maria Raimunda, e Rua João Sena, todas situadas no Bairro Banguê II, em Pacajus, Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_26_2026.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO À SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO A CRIAÇÃO E IMPLANTAÇÃO DE UMA SALA DE INTEGRAÇÃO SENSORIAL PARA CLÍNICA DE REABILITAÇÃO EM PACAJUS-CE.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/841/requerimento_27_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a contratação de 1 (um) profissional Médico Veterinário</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer a pavimentação com intertravado na Travessa Maria Nonato da Silva (Rua sem saída), situada no Bairro Coaçú, em Pacajus, Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_29_2026.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com quadra, na Área verde do Loteamento Aldeia Park, conhecido como Olho d’água, em Pacajus,Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_30_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder executivo a aquisição de 02 (dois) aparelhos de endoscopia, para o Município de Pacajus, Ce.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/845/requerimento_31_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder executivo a aquisição de 02 (dois) Carros-fossa para o Município de Pacajus,Ce.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/846/requerimento_32_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a Pavimentação com Intertravado nas seguintes ruas: Rua Gerardo Girão e Travessa Gerardo Girão, no Bairro Banguê II, em Pacajus,Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_33_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a reativação da Banda Musical Expedito Chaves Cavalcante, e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Reginaldo Firmino, Antônio Guaraná</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/848/requerimento_34_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a construção de uma Areninha no Bairro Banguê II, em Pacajus, Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>35</t>
@@ -1273,63 +1399,288 @@
   <si>
     <t>71</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO ESTUDO TÉCNICO PARA A READEQUAÇÃO DAS ESCALAS E DO FLUXO DE TROCA DE PLANTÃO DOS MÉDICOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Requer a Construção de uma Praça com Playground e Academia da Saúde, no Bairro Lagoa Seca, em Pacajus, Ce.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção de uma nova sede para a Guarda Municipal, na Av. Expedito Chaves Cavalcante (em frente ao shopping Viramar), em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Requer a Construção de um Pólo de lazer e a Revitalização de uma área verde localizada próximo ao tratamento de água da Cagece no Bairro Pedra Branca, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Requer a Pavimentação Asfáltica das seguintes ruas do Planalto Popular: Rua Frei Felipe, Rua Nossa Senhora da Paz, Rua Dom Helder Câmara, Rua Frei Damião, Rua Dom Aloísio Lorscheider, Rua Assis Nere., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo, a pavimentação intertravado na Rua Teodorico Menezes Filho que dá acesso ao complexo turístico beira açude; AV. Beira Açude e na rua Miguel Brilhante malha asfáltica e da outras providências.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Francisco Nogueira de Queiroz, no Bairro Banguê I, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com Intertravado na Rua Chico Joana, Bairro Banguê I, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com intertravado ou bloquetes na Rua Eurípedes Vasconcelos em toda sua extensão, localizada no Bairro Dedé Gama, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO E IMPLEMENTAÇÃO DO SERVIÇO "DISK DENÚNCIA" DENTRO DA ESTRUTURA DA GUARDA MUNICIPAL, DESTINADO AO RECEBIMENTO DE DENÚNCIAS DE MAUS TRATOS CONTRA ANIMAIS.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DE PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) ESPECÍFICO PARA REGULARIZAÇÃO DE TAXAS EM ATRASO DOS MOTOTAXISTAS, INCLUINDO OPÇÕES DE PARCELAMENTO.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL O REAJUSTE SALARIAL DOS CIRURGIÕES-DENTISTAS DO MUNICÍPIO DE PACAJUS, ADEQUANDO SEUS VENCIMENTOS AO PISO SALARIAL DA CATEGORIA.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Requer a construção de um Matadouro público em Pacajus, Ce., e dá outas providências.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo um espaço com equipamentos para uma academia popular com personal trayners e nutricionista para atender as necessidades dos populares mais carentes da cidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com Intertravado na Rua Luis Neri e travessa Luis Neri, Bairro Banguê II, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com intertravado na Travessa Manoel Conrado Filho, Rodovia Santos Dumont na BR 116 RM 49 em Pacajus, Ce e dá outras providências.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo, a continuação com rede de energia e poste de iluminaria até a ponte das ruas principais  da base, tia Julia e tia Nazaré e dá outras providências.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A CONVOCAÇÃO E NOMEAÇÃO PARA O CARGO DE COORDENAÇÃO DE BEM-ESTAR ANIMAL, CRIADO PELA LEGISLAÇÃO MUNICIPAL NO ANO DE 2025.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Requer o Poder Executivo a construção de mais duas salas de aula e um mini campo de futebol  na escola E.M.T.I. Hermínia Mendonça de Queiroz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo a reforma da Areninha situada no Bairro Alto da Boa Vista, incluindo a revitalização das proximidades da Areninha acima citada.</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a reforma da Escola Artur Bandeira, incluindo climatização das salas, recuperação do Campinho e modernização de toda a estrutura da escola,  no Bairro Alto da Boa Vista, em Pacajus, Ce</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Requer a reforma e a climatização das salas de aulas da Escola de Ensino Fundamental Raimundo Nogueira de Queiroz, no Bairro Coaçú, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação de intertravado da travessa  Rita Nogueira no bairro Aldeia Park e dá outras providências.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação com intertravado nas seguintes ruas: Rua Cícero Gama de Queiroz, Rua Benoar Ferreira e Rua Ana Gama, todas situadas no Planalto Dedé Gama.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo o reajuste salarial dos Técnicos de Enfermagem do município de Pacajus e dá outras providências.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a adoção das providências necessárias para a execução do Programa “Pacajus Terra de Campeões” no exercício de 2026.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Requer a repavimentação e a revitalização do Bairro Pedra Branca na rua Anunciada Braz., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo, junto a Secretaria de Infraestrutura, a continuação da Rede Elétrica na Rua Roberto Feitosa Júnior., e dá outras providências.</t>
+  </si>
+  <si>
     <t>840</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/840/mocao_01_2026.pdf</t>
   </si>
   <si>
-    <t>Moção de Louvor ao Ex-Prefeito Dr. Vicente de Paula Menezes pelo relevantes serviços prestados à comunidade do Município de Pacajus</t>
+    <t>Moção de Louvor ao Ex-Prefeito Dr. Vicente de Paula Menezes pelos relevantes serviços prestados à comunidade do Município de Pacajus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1633,56 +1984,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/874/pl_complementar_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/824/pl_executivo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/825/pl_executivo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/869/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/870/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/872/pl_06_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/810/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/813/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/814/pl_03_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/815/pl_executivo_004_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/818/pl_07_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/822/pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/828/pl_09_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/867/pl_12_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/873/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/876/pl_14_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/879/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/878/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/799/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/800/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/801/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/802/requerimento_06_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/805/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/806/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/807/requerimento_10_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_11_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/809/requerimento_12_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_13_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_14_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_15_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/821/requerimento_16_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_17_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/830/requerimento_18_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_19_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_20_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_21_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_22_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/835/requerimento_23_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_24_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_25_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_26_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/841/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_29_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/845/requerimento_31_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/846/requerimento_32_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_33_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/848/requerimento_34_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/849/requerimento_35_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_36_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_37_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_38_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/853/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/854/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/857/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/859/requerimento_45_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/860/requerimento_46_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/861/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/862/requerimento_48_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/864/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/865/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_52_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/871/requerimento_53_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/877/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/840/mocao_01_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/874/pl_complementar_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/824/pl_executivo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/825/pl_executivo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/869/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/870/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/872/pl_06_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/810/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/813/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/814/pl_03_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/815/pl_executivo_004_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/818/pl_07_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/822/pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/828/pl_09_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/867/pl_12_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/873/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/876/pl_14_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/879/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/878/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/799/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/800/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/801/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/802/requerimento_06_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/805/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/806/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/807/requerimento_10_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_11_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/809/requerimento_12_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_13_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_14_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_15_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/821/requerimento_16_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_17_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/830/requerimento_18_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_19_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_20_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_21_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_22_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/835/requerimento_23_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_24_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_25_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_26_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/841/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_29_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/845/requerimento_31_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/846/requerimento_32_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_33_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/848/requerimento_34_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/849/requerimento_35_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_36_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_37_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_38_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/853/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/854/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/857/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/859/requerimento_45_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/860/requerimento_46_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/861/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/862/requerimento_48_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/864/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/865/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_52_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/871/requerimento_53_2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/877/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/840/mocao_01_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H118"/>
+  <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1714,3056 +2065,4252 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F16" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E22" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H22" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="H23" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E26" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F28" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F30" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F31" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H31" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="F32" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>129</v>
+        <v>63</v>
       </c>
       <c r="F33" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="D34" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E34" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="H34" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E35" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F35" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>26</v>
+        <v>132</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="D37" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E37" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F37" t="s">
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E38" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F38" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E39" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E40" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F40" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H40" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>45</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E41" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F41" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E42" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F42" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H42" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="D43" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E43" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F43" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H43" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>84</v>
+        <v>156</v>
       </c>
       <c r="D44" t="s">
-        <v>132</v>
+        <v>62</v>
       </c>
       <c r="E44" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="F44" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="F45" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="H45" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
       <c r="D46" t="s">
+        <v>62</v>
+      </c>
+      <c r="E46" t="s">
+        <v>63</v>
+      </c>
+      <c r="F46" t="s">
+        <v>93</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="D47" t="s">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="E47" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="F47" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>173</v>
+        <v>18</v>
       </c>
       <c r="H47" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c r="D48" t="s">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="E48" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="F48" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>176</v>
+        <v>18</v>
       </c>
       <c r="H48" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="E49" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="F49" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="H49" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="E50" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="F50" t="s">
-        <v>182</v>
+        <v>68</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>183</v>
+        <v>18</v>
       </c>
       <c r="H50" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E51" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F51" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="H51" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E52" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F52" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="H52" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E53" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F53" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="H53" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="D54" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E54" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F54" t="s">
+        <v>190</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H54" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E55" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F55" t="s">
-        <v>199</v>
+        <v>93</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="H55" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="D56" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E56" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F56" t="s">
-        <v>199</v>
+        <v>119</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="H56" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F57" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="H57" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>96</v>
+        <v>47</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E58" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F58" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="H58" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E59" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F59" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>213</v>
+        <v>18</v>
       </c>
       <c r="H59" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E60" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F60" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>216</v>
+        <v>18</v>
       </c>
       <c r="H60" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E61" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F61" t="s">
-        <v>182</v>
+        <v>89</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="H61" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E62" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F62" t="s">
-        <v>168</v>
+        <v>89</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>222</v>
+        <v>18</v>
       </c>
       <c r="H62" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E63" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F63" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>225</v>
+        <v>18</v>
       </c>
       <c r="H63" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E64" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F64" t="s">
-        <v>168</v>
+        <v>78</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="H64" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D65" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E65" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F65" t="s">
-        <v>231</v>
+        <v>89</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>232</v>
+        <v>18</v>
       </c>
       <c r="H65" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E66" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F66" t="s">
-        <v>231</v>
+        <v>64</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="H66" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E67" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F67" t="s">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="H67" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>242</v>
+        <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E68" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F68" t="s">
-        <v>119</v>
+        <v>226</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="H68" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="D69" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E69" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F69" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="H69" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>250</v>
+        <v>36</v>
       </c>
       <c r="D70" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E70" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F70" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="H70" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>254</v>
+        <v>40</v>
       </c>
       <c r="D71" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E71" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F71" t="s">
-        <v>109</v>
+        <v>166</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="H71" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="D72" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E72" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F72" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>27</v>
+        <v>239</v>
       </c>
       <c r="H72" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>261</v>
+        <v>47</v>
       </c>
       <c r="D73" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E73" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F73" t="s">
-        <v>182</v>
+        <v>89</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="H73" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>265</v>
+        <v>50</v>
       </c>
       <c r="D74" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E74" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F74" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="H74" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="D75" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E75" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F75" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="H75" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>273</v>
+        <v>56</v>
       </c>
       <c r="D76" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E76" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F76" t="s">
-        <v>168</v>
+        <v>252</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>274</v>
+        <v>253</v>
       </c>
       <c r="H76" t="s">
-        <v>275</v>
+        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>276</v>
+        <v>255</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>277</v>
+        <v>59</v>
       </c>
       <c r="D77" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E77" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F77" t="s">
-        <v>50</v>
+        <v>252</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="H77" t="s">
-        <v>279</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>280</v>
+        <v>258</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>281</v>
+        <v>101</v>
       </c>
       <c r="D78" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E78" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F78" t="s">
-        <v>282</v>
+        <v>89</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="H78" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>286</v>
+        <v>106</v>
       </c>
       <c r="D79" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E79" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F79" t="s">
-        <v>92</v>
+        <v>262</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="H79" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>290</v>
+        <v>110</v>
       </c>
       <c r="D80" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E80" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F80" t="s">
-        <v>231</v>
+        <v>64</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="H80" t="s">
-        <v>292</v>
+        <v>267</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>294</v>
+        <v>115</v>
       </c>
       <c r="D81" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E81" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F81" t="s">
-        <v>92</v>
+        <v>166</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>295</v>
+        <v>269</v>
       </c>
       <c r="H81" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="D82" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E82" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F82" t="s">
-        <v>81</v>
+        <v>166</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
       <c r="H82" t="s">
-        <v>300</v>
+        <v>273</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>301</v>
+        <v>274</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>302</v>
+        <v>122</v>
       </c>
       <c r="D83" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E83" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F83" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="H83" t="s">
-        <v>304</v>
+        <v>276</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>305</v>
+        <v>277</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>306</v>
+        <v>125</v>
       </c>
       <c r="D84" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E84" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F84" t="s">
-        <v>199</v>
+        <v>102</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>307</v>
+        <v>278</v>
       </c>
       <c r="H84" t="s">
-        <v>308</v>
+        <v>279</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>309</v>
+        <v>280</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>310</v>
+        <v>128</v>
       </c>
       <c r="D85" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E85" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F85" t="s">
-        <v>182</v>
+        <v>222</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>27</v>
+        <v>281</v>
       </c>
       <c r="H85" t="s">
-        <v>311</v>
+        <v>282</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>313</v>
+        <v>132</v>
       </c>
       <c r="D86" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E86" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F86" t="s">
-        <v>64</v>
+        <v>284</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="H86" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>317</v>
+        <v>135</v>
       </c>
       <c r="D87" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E87" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F87" t="s">
-        <v>144</v>
+        <v>284</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="H87" t="s">
-        <v>319</v>
+        <v>289</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>320</v>
+        <v>290</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>321</v>
+        <v>138</v>
       </c>
       <c r="D88" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E88" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F88" t="s">
-        <v>81</v>
+        <v>252</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>27</v>
+        <v>291</v>
       </c>
       <c r="H88" t="s">
-        <v>322</v>
+        <v>292</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>323</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>324</v>
+        <v>141</v>
       </c>
       <c r="D89" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E89" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F89" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="H89" t="s">
-        <v>326</v>
+        <v>295</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>327</v>
+        <v>296</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>328</v>
+        <v>144</v>
       </c>
       <c r="D90" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E90" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F90" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>329</v>
+        <v>297</v>
       </c>
       <c r="H90" t="s">
-        <v>330</v>
+        <v>298</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>331</v>
+        <v>299</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>332</v>
+        <v>147</v>
       </c>
       <c r="D91" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E91" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F91" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>333</v>
+        <v>300</v>
       </c>
       <c r="H91" t="s">
-        <v>334</v>
+        <v>301</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>335</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>336</v>
+        <v>150</v>
       </c>
       <c r="D92" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E92" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F92" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>337</v>
+        <v>303</v>
       </c>
       <c r="H92" t="s">
-        <v>338</v>
+        <v>304</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>339</v>
+        <v>305</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>340</v>
+        <v>153</v>
       </c>
       <c r="D93" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E93" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F93" t="s">
-        <v>182</v>
+        <v>78</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H93" t="s">
-        <v>341</v>
+        <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>342</v>
+        <v>307</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>343</v>
+        <v>156</v>
       </c>
       <c r="D94" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E94" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F94" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>344</v>
+        <v>308</v>
       </c>
       <c r="H94" t="s">
-        <v>345</v>
+        <v>309</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>346</v>
+        <v>310</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>347</v>
+        <v>159</v>
       </c>
       <c r="D95" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E95" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F95" t="s">
-        <v>182</v>
+        <v>102</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>348</v>
+        <v>311</v>
       </c>
       <c r="H95" t="s">
-        <v>349</v>
+        <v>312</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>350</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>351</v>
+        <v>162</v>
       </c>
       <c r="D96" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E96" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F96" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>352</v>
+        <v>314</v>
       </c>
       <c r="H96" t="s">
-        <v>353</v>
+        <v>315</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>355</v>
+        <v>165</v>
       </c>
       <c r="D97" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E97" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F97" t="s">
-        <v>92</v>
+        <v>222</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>356</v>
+        <v>317</v>
       </c>
       <c r="H97" t="s">
-        <v>357</v>
+        <v>318</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>358</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>359</v>
+        <v>169</v>
       </c>
       <c r="D98" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E98" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F98" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>360</v>
+        <v>320</v>
       </c>
       <c r="H98" t="s">
-        <v>361</v>
+        <v>321</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>362</v>
+        <v>322</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>363</v>
+        <v>323</v>
       </c>
       <c r="D99" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E99" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F99" t="s">
-        <v>92</v>
+        <v>324</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>27</v>
+        <v>325</v>
       </c>
       <c r="H99" t="s">
-        <v>364</v>
+        <v>326</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>365</v>
+        <v>327</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>366</v>
+        <v>328</v>
       </c>
       <c r="D100" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E100" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F100" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>27</v>
+        <v>329</v>
       </c>
       <c r="H100" t="s">
-        <v>367</v>
+        <v>330</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>368</v>
+        <v>331</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>369</v>
+        <v>332</v>
       </c>
       <c r="D101" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E101" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F101" t="s">
-        <v>199</v>
+        <v>284</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>27</v>
+        <v>333</v>
       </c>
       <c r="H101" t="s">
-        <v>370</v>
+        <v>334</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>371</v>
+        <v>335</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>372</v>
+        <v>336</v>
       </c>
       <c r="D102" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E102" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F102" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>27</v>
+        <v>337</v>
       </c>
       <c r="H102" t="s">
-        <v>373</v>
+        <v>338</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>374</v>
+        <v>339</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>375</v>
+        <v>340</v>
       </c>
       <c r="D103" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E103" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F103" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>27</v>
+        <v>341</v>
       </c>
       <c r="H103" t="s">
-        <v>376</v>
+        <v>342</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>377</v>
+        <v>343</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="D104" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E104" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F104" t="s">
-        <v>109</v>
+        <v>284</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="H104" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>380</v>
+        <v>347</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>381</v>
+        <v>348</v>
       </c>
       <c r="D105" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E105" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F105" t="s">
-        <v>50</v>
+        <v>252</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>27</v>
+        <v>349</v>
       </c>
       <c r="H105" t="s">
-        <v>382</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>383</v>
+        <v>351</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>384</v>
+        <v>352</v>
       </c>
       <c r="D106" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E106" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F106" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H106" t="s">
-        <v>385</v>
+        <v>353</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>386</v>
+        <v>354</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>387</v>
+        <v>355</v>
       </c>
       <c r="D107" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E107" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F107" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>27</v>
+        <v>356</v>
       </c>
       <c r="H107" t="s">
-        <v>388</v>
+        <v>357</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>389</v>
+        <v>358</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>390</v>
+        <v>359</v>
       </c>
       <c r="D108" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E108" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F108" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>27</v>
+        <v>360</v>
       </c>
       <c r="H108" t="s">
-        <v>391</v>
+        <v>361</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>392</v>
+        <v>362</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="D109" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E109" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F109" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H109" t="s">
-        <v>394</v>
+        <v>364</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>396</v>
+        <v>366</v>
       </c>
       <c r="D110" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E110" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F110" t="s">
-        <v>397</v>
+        <v>93</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>27</v>
+        <v>367</v>
       </c>
       <c r="H110" t="s">
-        <v>398</v>
+        <v>368</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="D111" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E111" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F111" t="s">
-        <v>182</v>
+        <v>93</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>27</v>
+        <v>371</v>
       </c>
       <c r="H111" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="D112" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E112" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F112" t="s">
-        <v>182</v>
+        <v>245</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>27</v>
+        <v>375</v>
       </c>
       <c r="H112" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
       <c r="D113" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E113" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F113" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>27</v>
+        <v>379</v>
       </c>
       <c r="H113" t="s">
-        <v>407</v>
+        <v>380</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>408</v>
+        <v>381</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>409</v>
+        <v>382</v>
       </c>
       <c r="D114" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E114" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F114" t="s">
-        <v>76</v>
+        <v>166</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H114" t="s">
-        <v>410</v>
+        <v>383</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="D115" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E115" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F115" t="s">
-        <v>64</v>
+        <v>166</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>27</v>
+        <v>386</v>
       </c>
       <c r="H115" t="s">
-        <v>413</v>
+        <v>387</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>414</v>
+        <v>388</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>415</v>
+        <v>389</v>
       </c>
       <c r="D116" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E116" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F116" t="s">
-        <v>81</v>
+        <v>166</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>27</v>
+        <v>390</v>
       </c>
       <c r="H116" t="s">
-        <v>416</v>
+        <v>391</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>417</v>
+        <v>392</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="D117" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E117" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="F117" t="s">
-        <v>50</v>
+        <v>190</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>27</v>
+        <v>394</v>
       </c>
       <c r="H117" t="s">
-        <v>419</v>
+        <v>395</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>396</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>397</v>
+      </c>
+      <c r="D118" t="s">
+        <v>217</v>
+      </c>
+      <c r="E118" t="s">
+        <v>218</v>
+      </c>
+      <c r="F118" t="s">
+        <v>102</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H118" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>400</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>401</v>
+      </c>
+      <c r="D119" t="s">
+        <v>217</v>
+      </c>
+      <c r="E119" t="s">
+        <v>218</v>
+      </c>
+      <c r="F119" t="s">
+        <v>119</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H119" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>404</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>405</v>
+      </c>
+      <c r="D120" t="s">
+        <v>217</v>
+      </c>
+      <c r="E120" t="s">
+        <v>218</v>
+      </c>
+      <c r="F120" t="s">
+        <v>102</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>407</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>408</v>
+      </c>
+      <c r="D121" t="s">
+        <v>217</v>
+      </c>
+      <c r="E121" t="s">
+        <v>218</v>
+      </c>
+      <c r="F121" t="s">
+        <v>102</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H121" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>410</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>411</v>
+      </c>
+      <c r="D122" t="s">
+        <v>217</v>
+      </c>
+      <c r="E122" t="s">
+        <v>218</v>
+      </c>
+      <c r="F122" t="s">
+        <v>252</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H122" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>413</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>414</v>
+      </c>
+      <c r="D123" t="s">
+        <v>217</v>
+      </c>
+      <c r="E123" t="s">
+        <v>218</v>
+      </c>
+      <c r="F123" t="s">
+        <v>64</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>416</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>417</v>
+      </c>
+      <c r="D124" t="s">
+        <v>217</v>
+      </c>
+      <c r="E124" t="s">
+        <v>218</v>
+      </c>
+      <c r="F124" t="s">
+        <v>64</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H124" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>419</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
         <v>420</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D125" t="s">
+        <v>217</v>
+      </c>
+      <c r="E125" t="s">
+        <v>218</v>
+      </c>
+      <c r="F125" t="s">
+        <v>119</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H125" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>422</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>423</v>
+      </c>
+      <c r="D126" t="s">
+        <v>217</v>
+      </c>
+      <c r="E126" t="s">
+        <v>218</v>
+      </c>
+      <c r="F126" t="s">
+        <v>64</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>425</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>426</v>
+      </c>
+      <c r="D127" t="s">
+        <v>217</v>
+      </c>
+      <c r="E127" t="s">
+        <v>218</v>
+      </c>
+      <c r="F127" t="s">
+        <v>190</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H127" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>428</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>429</v>
+      </c>
+      <c r="D128" t="s">
+        <v>217</v>
+      </c>
+      <c r="E128" t="s">
+        <v>218</v>
+      </c>
+      <c r="F128" t="s">
+        <v>119</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>431</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>432</v>
+      </c>
+      <c r="D129" t="s">
+        <v>217</v>
+      </c>
+      <c r="E129" t="s">
+        <v>218</v>
+      </c>
+      <c r="F129" t="s">
+        <v>89</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>434</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>435</v>
+      </c>
+      <c r="D130" t="s">
+        <v>217</v>
+      </c>
+      <c r="E130" t="s">
+        <v>218</v>
+      </c>
+      <c r="F130" t="s">
+        <v>93</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H130" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>437</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>438</v>
+      </c>
+      <c r="D131" t="s">
+        <v>217</v>
+      </c>
+      <c r="E131" t="s">
+        <v>218</v>
+      </c>
+      <c r="F131" t="s">
+        <v>439</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H131" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>441</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>442</v>
+      </c>
+      <c r="D132" t="s">
+        <v>217</v>
+      </c>
+      <c r="E132" t="s">
+        <v>218</v>
+      </c>
+      <c r="F132" t="s">
+        <v>166</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>444</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>445</v>
+      </c>
+      <c r="D133" t="s">
+        <v>217</v>
+      </c>
+      <c r="E133" t="s">
+        <v>218</v>
+      </c>
+      <c r="F133" t="s">
+        <v>166</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>447</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>448</v>
+      </c>
+      <c r="D134" t="s">
+        <v>217</v>
+      </c>
+      <c r="E134" t="s">
+        <v>218</v>
+      </c>
+      <c r="F134" t="s">
+        <v>93</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>450</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>451</v>
+      </c>
+      <c r="D135" t="s">
+        <v>217</v>
+      </c>
+      <c r="E135" t="s">
+        <v>218</v>
+      </c>
+      <c r="F135" t="s">
+        <v>89</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>453</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>454</v>
+      </c>
+      <c r="D136" t="s">
+        <v>217</v>
+      </c>
+      <c r="E136" t="s">
+        <v>218</v>
+      </c>
+      <c r="F136" t="s">
+        <v>78</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>456</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>457</v>
+      </c>
+      <c r="D137" t="s">
+        <v>217</v>
+      </c>
+      <c r="E137" t="s">
+        <v>218</v>
+      </c>
+      <c r="F137" t="s">
+        <v>93</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>459</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>460</v>
+      </c>
+      <c r="D138" t="s">
+        <v>217</v>
+      </c>
+      <c r="E138" t="s">
+        <v>218</v>
+      </c>
+      <c r="F138" t="s">
+        <v>64</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>462</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>463</v>
+      </c>
+      <c r="D139" t="s">
+        <v>217</v>
+      </c>
+      <c r="E139" t="s">
+        <v>218</v>
+      </c>
+      <c r="F139" t="s">
+        <v>252</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>465</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>466</v>
+      </c>
+      <c r="D140" t="s">
+        <v>217</v>
+      </c>
+      <c r="E140" t="s">
+        <v>218</v>
+      </c>
+      <c r="F140" t="s">
+        <v>252</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>468</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>469</v>
+      </c>
+      <c r="D141" t="s">
+        <v>217</v>
+      </c>
+      <c r="E141" t="s">
+        <v>218</v>
+      </c>
+      <c r="F141" t="s">
+        <v>93</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>471</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>472</v>
+      </c>
+      <c r="D142" t="s">
+        <v>217</v>
+      </c>
+      <c r="E142" t="s">
+        <v>218</v>
+      </c>
+      <c r="F142" t="s">
+        <v>222</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>474</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>475</v>
+      </c>
+      <c r="D143" t="s">
+        <v>217</v>
+      </c>
+      <c r="E143" t="s">
+        <v>218</v>
+      </c>
+      <c r="F143" t="s">
+        <v>93</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>477</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>478</v>
+      </c>
+      <c r="D144" t="s">
+        <v>217</v>
+      </c>
+      <c r="E144" t="s">
+        <v>218</v>
+      </c>
+      <c r="F144" t="s">
+        <v>129</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>480</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>481</v>
+      </c>
+      <c r="D145" t="s">
+        <v>217</v>
+      </c>
+      <c r="E145" t="s">
+        <v>218</v>
+      </c>
+      <c r="F145" t="s">
+        <v>119</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>483</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>484</v>
+      </c>
+      <c r="D146" t="s">
+        <v>217</v>
+      </c>
+      <c r="E146" t="s">
+        <v>218</v>
+      </c>
+      <c r="F146" t="s">
+        <v>119</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>486</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>487</v>
+      </c>
+      <c r="D147" t="s">
+        <v>217</v>
+      </c>
+      <c r="E147" t="s">
+        <v>218</v>
+      </c>
+      <c r="F147" t="s">
+        <v>190</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>489</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>490</v>
+      </c>
+      <c r="D148" t="s">
+        <v>217</v>
+      </c>
+      <c r="E148" t="s">
+        <v>218</v>
+      </c>
+      <c r="F148" t="s">
+        <v>245</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>492</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>493</v>
+      </c>
+      <c r="D149" t="s">
+        <v>217</v>
+      </c>
+      <c r="E149" t="s">
+        <v>218</v>
+      </c>
+      <c r="F149" t="s">
+        <v>245</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>495</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>496</v>
+      </c>
+      <c r="D150" t="s">
+        <v>217</v>
+      </c>
+      <c r="E150" t="s">
+        <v>218</v>
+      </c>
+      <c r="F150" t="s">
+        <v>102</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>498</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>499</v>
+      </c>
+      <c r="D151" t="s">
+        <v>217</v>
+      </c>
+      <c r="E151" t="s">
+        <v>218</v>
+      </c>
+      <c r="F151" t="s">
+        <v>64</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>501</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>502</v>
+      </c>
+      <c r="D152" t="s">
+        <v>217</v>
+      </c>
+      <c r="E152" t="s">
+        <v>218</v>
+      </c>
+      <c r="F152" t="s">
+        <v>166</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>504</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>505</v>
+      </c>
+      <c r="D153" t="s">
+        <v>217</v>
+      </c>
+      <c r="E153" t="s">
+        <v>218</v>
+      </c>
+      <c r="F153" t="s">
+        <v>119</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>507</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>508</v>
+      </c>
+      <c r="D154" t="s">
+        <v>217</v>
+      </c>
+      <c r="E154" t="s">
+        <v>218</v>
+      </c>
+      <c r="F154" t="s">
+        <v>111</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>510</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>511</v>
+      </c>
+      <c r="D155" t="s">
+        <v>217</v>
+      </c>
+      <c r="E155" t="s">
+        <v>218</v>
+      </c>
+      <c r="F155" t="s">
+        <v>252</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>513</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>514</v>
+      </c>
+      <c r="D156" t="s">
+        <v>217</v>
+      </c>
+      <c r="E156" t="s">
+        <v>218</v>
+      </c>
+      <c r="F156" t="s">
+        <v>64</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>516</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>517</v>
+      </c>
+      <c r="D157" t="s">
+        <v>217</v>
+      </c>
+      <c r="E157" t="s">
+        <v>218</v>
+      </c>
+      <c r="F157" t="s">
+        <v>93</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>519</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>520</v>
+      </c>
+      <c r="D158" t="s">
+        <v>217</v>
+      </c>
+      <c r="E158" t="s">
+        <v>218</v>
+      </c>
+      <c r="F158" t="s">
+        <v>64</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>522</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>523</v>
+      </c>
+      <c r="D159" t="s">
+        <v>217</v>
+      </c>
+      <c r="E159" t="s">
+        <v>218</v>
+      </c>
+      <c r="F159" t="s">
+        <v>93</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>525</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>526</v>
+      </c>
+      <c r="D160" t="s">
+        <v>217</v>
+      </c>
+      <c r="E160" t="s">
+        <v>218</v>
+      </c>
+      <c r="F160" t="s">
+        <v>190</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>528</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>529</v>
+      </c>
+      <c r="D161" t="s">
+        <v>217</v>
+      </c>
+      <c r="E161" t="s">
+        <v>218</v>
+      </c>
+      <c r="F161" t="s">
+        <v>119</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>531</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>532</v>
+      </c>
+      <c r="D162" t="s">
+        <v>217</v>
+      </c>
+      <c r="E162" t="s">
+        <v>218</v>
+      </c>
+      <c r="F162" t="s">
+        <v>166</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>534</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>535</v>
+      </c>
+      <c r="D163" t="s">
+        <v>217</v>
+      </c>
+      <c r="E163" t="s">
+        <v>218</v>
+      </c>
+      <c r="F163" t="s">
+        <v>252</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>537</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
         <v>10</v>
       </c>
-      <c r="D118" t="s">
-[...12 lines deleted...]
-        <v>424</v>
+      <c r="D164" t="s">
+        <v>538</v>
+      </c>
+      <c r="E164" t="s">
+        <v>539</v>
+      </c>
+      <c r="F164" t="s">
+        <v>78</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H164" t="s">
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4841,50 +6388,96 @@
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>