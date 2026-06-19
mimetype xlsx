--- v1 (2026-05-03)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1312" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2087" uniqueCount="926">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -66,179 +66,404 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Edilson das Casas</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/874/pl_complementar_01_2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À ADIMPLÊNCIA DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU NO MUNICÍPIO DE PACAJUS/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/957/pl_complementar_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GRATIFICAÇÃO POR ATIVIDADE DE VIGILÂNCIA SANITÁRIA – GAVS AOS SERVIDORES OCUPANTES DO CARGO DE FISCAL MUNICIPAL, REVOGA O ART. 117 DA LEI Nº 436, DE 02 DE SETEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1019/pl_complementar_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 161 DA LEI COMPLEMENTAR Nº 03, DE 10 DE OUTUBRO DE 2018, QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE PACAJUS, PARA DISPOR SOBRE A ADMISSÃO DE MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE, ATIVIDADES COMERCIAIS, DE PRESTAÇÃO DE SERVIÇOS E EMPREENDIMENTOS DE BAIXO IMPACTO NA MACROZONA DE URBANIZAÇÃO CONSOLIDADA — MUC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1022/pl_complementar_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 03/2018 E A LEI DO PLANO DIRETOR DO MUNICÍPIO DE PACAJUS, PARA REDEFINIR O PERÍMETRO URBANO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A GRATIFICAÇÃO POR ATIVIDADE DE VIGILÂNCIA SANITÁRIA – GAVS AOS SERVIDORES OCUPANTES DO CARGO DE FISCAL MUNICIPAL, REVOGA O ART. 117 DA LEI Nº 436, DE 02 DE SETEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre o reajuste do vencimento-base do cargo efetivo de Procurador do Município de Pacajus, e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/824/pl_executivo_01_2026.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE PACAJUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/825/pl_executivo_02_2026.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REAJUSTE DO NOVO SALÁRIO-MÍNIMO PARA OS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/868/pl_executivo_03_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES OCUPANTES DOS CARGOS DE FISCAL DE TRIBUTOS MUNICIPAIS E DE ADMINISTRADOR DO MUNICÍPIO DE PACAJUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/869/pl_04_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA COM A ESCOLINHA DE CICLISMO DO ESTADO DO CEARÁ VISANDO AO APOIO FINANCEIRO PARA A REALIZAÇÃO DA 44ª TRADICIONAL CORRIDA CICLÍSTICA DO TRABALHADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/870/pl_05_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria com a Federação Cearense de Desporto Eletrônico – FCDEL para apoio à realização do evento “Caju Gamer Con” no Município de Pacajus e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/872/pl_06_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE 6% DOS VENCIMENTOS DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Pacajus/Ce, o dia 19 de março (Dia de São José) como feriado religioso municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar parceria com a Associação dos Vaqueiros das Cavalgadas de Pacajus e do Vale do Caju-AVCPVC para apoio à realização de Evento Cultural, e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/925/pl_executivo_09_2026.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE PACAJUS/CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/948/pl_executivo_10_2026_ldo_2027.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/958/pl_executivo_11_2026.pdf</t>
+  </si>
+  <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO MUNICIPAL EM OBSERVÂNCIA AO DETERMINADO NA LEI FEDERAL Nº 4.320/64, BEM COMO ALTERA A LEI MUNICIPAL Nº 1.322/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/959/pl_executivo_12_2026.pdf</t>
+  </si>
+  <si>
     <t>ALTERA OS ARTS. 174,175,176 E 177 DA LEI 51 DE 08 DE SETEMBRO DE 2009 QUE INSTITUI O CÓDIGO DE POSTURAS DE PACAJUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE TURISMO, CRIA O SISTEMA MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/990/pl_executivo_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE TURISMO E O SISTEMA MUNICIPAL DE TURISMO DE PACAJUS, CRIA O CONSELHO MUNICIPAL DE TURISMO E O FUNDO MUNICIPAL DE TURISMO, REVOGA DISPOSIÇÕES ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/991/pl_executivo_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>RATIFICA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO DE SAÚDE DA MICRORREGIÃO DE CASCAVEL – CPSMCAS, COM AS ALTERAÇÕES PROMOVIDAS POR TERMO ADITIVO APROVADO EM ASSEMBLEIA GERAL EXTRAORDINÁRIA, NA FORMA DO ANEXO ÚNICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/992/pl_executivo_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO INCENTIVO FINANCEIRO AO EXERCÍCIO DA FUNÇÃO DE GUARDA PATRIMONIAL NO ÂMBITO DO MUNICÍPIO DE PACAJUS/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/993/pl_executivo_17_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº 193, DE 30 DE NOVEMBRO DE 2011, PARA FIXAR A GRATIFICAÇÃO DOS COORDENADORES PEDAGÓGICOS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE PACAJUS EM PERCENTUAL SOBRE O VENCIMENTO-BASE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/996/pl_executivo_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O INCISO VI DO ART. 315 DA LEI COMPLEMENTAR MUNICIPAL Nº 03, DE 05 DE NOVEMBRO DE 2018, QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE PACAJUS, PARA DISCIPLINAR A POSSIBILIDADE DE PARCELAMENTO DO SOLO E EXECUÇÃO DE CONDOMÍNIOS EM ÁREAS LINDEIRAS A VIAS NÃO OFICIAIS, IRREGULARES OU OBJETO DE REGULARIZAÇÃO VIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1003/pl_executivo_19_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE VACINAÇÃO EXTRAMUROS NO ÂMBITO DO MUNICÍPIO DE PACAJUS/CE, ESTABELECE DIRETRIZES PARA AÇÕES INTERSETORIAIS DE AMPLIAÇÃO DA COBERTURA VACINAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1004/pl_executivo_20_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA PIPA – PRIMEIRA INFÂNCIA EM PACAJUS, DESTINADO À CONCESSÃO DE BENEFÍCIO FINANCEIRO TEMPORÁRIO A FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL QUE POSSUAM CRIANÇAS DE 0 (ZERO) A 6 (SEIS) ANOS DE IDADE, ACOMPANHADAS PELA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1018/pl_executivo_21_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS, VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA, PARTE DOS VALORES RECEBIDOS A TÍTULO DE INCENTIVO FINANCEIRO DO MINISTÉRIO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1020/pl_executivo_22_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER APOIO FINANCEIRO À LIGA CEARENSE DE KUNG FU, SHUAI JIAO E MMA SGMP, PARA REALIZAÇÃO DO 34º CAMPEONATO CEARENSE DE KUNG-FU WUSHU, NO MUNICÍPIO DE PACAJUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1021/pl_executivo_23_2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULA OS PROCEDIMENTOS PARA APURAÇÃO DE INFRAÇÕES ADMINISTRATIVAS POR CONDUTAS E ATIVIDADES LESIVAS AO MEIO AMBIENTE, A IMPOSIÇÃO DE SANÇÕES, A DEFESA OU IMPUGNAÇÃO, O SISTEMA RECURSAL E A COBRANÇA DE MULTA E SUA CONVERSÃO EM PRESTAÇÃO DE SERVIÇOS AMBIENTAIS NO ÂMBITO DO MUNICÍPIO DE PACAJUS.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1027/pl_executivo_24_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 674, DE 10 DE MAIO DE 2019, QUE INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DE PACAJUS, PARA ATUALIZAR SUA VINCULAÇÃO ADMINISTRATIVA, APRIMORAR SUA GESTÃO, ORGANIZAÇÃO, FONTES DE RECEITA, PRESTAÇÃO DE CONTAS E FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1043/pl_executivo_25_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar acordo extrajudicial ou judicial com a União, por meio da Advocacia-Geral da União (AGU), visando ao recebimento de recursos precatórios do antigo FUNDEF, oriundos da Ação Civil Pública nº 1999.61.00.050616-0, e dispõe sobre a destinação dos recursos extraordinários a serem recebidos pelo Município de Pacajus, decorrentes de acordo judicial com a União (AGU) relativo a diferenças de repasses do FUNDEF, estabelece critérios para o rateio do abono aos profissionais do magistério e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>ALTERA OS ANEXOS I E II DA LEI N° 1031, DE 01_x000D_
+DE AGOSTO DE 2022, PARA REAJUSTAR O_x000D_
+VENCIMENTO BASE DO CARGO EFETIVO DE_x000D_
+FISIOTERAPEUTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito adicional especial no orçamento municipal em observância ao determinado na Lei Federal N 4.320/64, bem como altera a Lei Municipal N 1.322/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal nº 4.320/64, bem como altera a Lei Municipal nº 1.322/2025 e dá outras providências.</t>
+  </si>
+  <si>
     <t>810</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Didão</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/810/pl_01_2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Sargento Francisco Santino de Azevedo, a via, hoje sem denominação oficial, do empreendimento denominado Loteamento Belomonte, no Bairro Lagoa Seca em Pacajus, Ce.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/813/pl_02_2026.pdf</t>
@@ -315,275 +540,398 @@
   <si>
     <t>Júnior Aguiar</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de que as aulas de Educação Física na Educação Infantil no Município de Pacajus sejam ministradas exclusivamente por profissionais com licenciatura em Educação Física, e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE ATÉ 5% DE VAGAS DE EMPREGOS PARA AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NAS EMPRESAS PRESTADORAS DE SERVIÇOS AO MUNICÍPIO DE PACAJUS E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/867/pl_12_2026.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pacajuense ao Sr. Jeangleston Martins da Silva.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Ronaldo dos Frios</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/873/pl_13_2026.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Pacajuense ao Sr. Francisco de Sousa Saraiva e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/876/pl_14_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Dia e a Semana Municipal da Agricultura Familiar no Município de Pacajus e dá outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>Carlinhos da Aldeia</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/879/pl_15_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense a Sra. Nanci Chaves Brito., e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Noadias Sousa de Oliveira., e dá outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Diê Silva</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/895/pl_17_2026.pdf</t>
+  </si>
+  <si>
     <t>Concede título de Cidadã Pacajuense a Sra. Giordanna Silva Braga Mano, e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Pacajuense ao Sr. Miguel Teixeira de Carvalho Neto e dá outras providências.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>19</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/897/pl_19_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Vera Lúcia Almeida.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Antônio Guaraná</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Marta Maria Vieira da Silva.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>21</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/901/pl_21_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense a Sra. Dilirsandra Maria Tavares da Silva.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadã Pacajuense à Sra. Verônica Henrique Pereira.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>23</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/915/pl_23_2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ PACAJUENSE À SRA. JUSCELINE MARIA BRINGEL DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>24</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/916/pl_24_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Pacajuense ao Sr. José Valci da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede o título de cidadã Pacajuense a Sra. Verônica Henrique Pereira e dá outras providências.</t>
   </si>
   <si>
-    <t>921</t>
-[...7 lines deleted...]
-  <si>
     <t>923</t>
   </si>
   <si>
-    <t>27</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/923/pl_27_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Pacajuense ao Sr. Francisco Diego de Castro Lopes, e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>28</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/931/pl_28_2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Pacajuense a Sra. Rosana Batista Maia, e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/934/pl_29_2026.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Pacajuense a Sra. Edvaneide Amora Maia e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Pacajuense ao Sr. Ciro Ferreira Gomes, e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/946/pl_31_2026.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Pacajuense ao Sr. Anderson Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Odaliana Alves</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/953/pl_32_2026.pdf</t>
+  </si>
+  <si>
     <t>Denomina  de Rua Deuzilene Paulino da Costa, a Rua que fica localizada depois da ponte, à esquerda, no Bairro Pedra Branca, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/960/pl_33_2026.pdf</t>
+  </si>
+  <si>
     <t>Denomina de Rua José Maria Pontes Brito, a Rua que se inicia na Rua Cícero Nogueira, no Bairro Cruz das Almas, em Pacajus,Ce.</t>
   </si>
   <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/969/pl_35_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Sebastião Pedro da Silva, a Rua que se inicia na Rua Dedeca Lopes, no Bairro Banguê I, em Pacajus,Ce.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/970/pl_36_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Ana Maria de Alencar Francelino, a Rua que se inicia na Rua Sebastião Pedro da Silva, no Bairro Banguê I, em Pacajus,Ce.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/976/pl_37_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Geraldo Alves Peixoto a Rua conhecida por Travessa Luiz Neri, no Bairro Banguê II, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Pacajuense à Sra. Angélica Tayane Barreto de Carvalho, e dá outas providências.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Mateus da Itaipaba</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/989/pl_39_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Pacajuense à Sra.  Maria José de Oliveira da Silva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Concede Título de cidadã Pacajuense à Sra. Maria Vanderléia Carminha de Oliveira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Pacajuense à Sra. Ana Lúcia de Oliveira Alves, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Pacajuense à Sra. Lara Beatriz dos Santos Quirino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Institui o “Selo Empresa Inclusiva” no âmbito do município de Pacajus, destinado ao reconhecimento de estabelecimentos que promovam a inclusão no mercado de trabalho de pessoas com Transtorno do Espectro Austista (TEA) e de pessoas com deficiência (PCD), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1033/pl_44_2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Daniel Alexandre Pereira, a rua por trás do muro da Fábrica B1, no Bairro Dedé Gama, em Pacajus, Ce.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_45_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de cidadã Pacajuense à Sra. Elda Carla Pereira do Nascimento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Pacajuense ao Sr. Francisco Iderlan Frota da Silva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a confecção e colocação na Praça Francisco José Menezes (Tintim Menezes) na cidade de Pacajus/Ceará, um busto do saudoso Francisco José Menezes (TinTim) , pelos relevantes serviços por ele prestados a população, e dá outras providências.</t>
+  </si>
+  <si>
     <t>894</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/894/projeto_de_decreto_legislativo_01_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AS HOMENAGEADAS PARA O DIPLOMA DO MÉRITO MULHER PACAJUENSE PARA O ANO DE 2026, CONFORME LEI MUNICIPAL Nº 1.802, DE 21 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/956/projeto_de_decreto_legislativo_02_2026.pdf</t>
+  </si>
+  <si>
     <t>Julga as Contas de Governo do Município de Pacajús do exercício financeiro de 2019, de responsabilidade dos Ex-Prefeitos Municipais Flanky José Amaral Chaves e Bruno Pereira Figueiredo, na forma que indica.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_01_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a obrigatoriedade de instalação de sistemas de energia solar fotovoltaica nos prédios públicos de propriedade ou uso do Município e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_02_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação do Programa Vet Solidário na Cidade de Pacajus,Ce</t>
@@ -594,114 +942,147 @@
   <si>
     <t>Reginaldo Firmino, Eudes Freitas</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_03_2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a priorização do uso de pavimento intertravado com blocos de concreto nas obras e vias públicas do Município de Pacajus e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>Bruninho Figueiredo</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_04_2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação de programa de conversão de multas administrativas municipais em doação voluntária de sangue e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/875/indicacao_05_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Poder Executivo Municipal a instituição da modalidade de Planejamento Domiciliar Docente (PDD) para os profissionais do magistério da Rede Pública Municipal de Ensino de Pacajus e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/878/indicacao_06_2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a autorização do sepultamento de cães e gatos junto a seus tutores na cidade de Pacajus e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Didão, Marcelo Confecção</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que viabilize o curso de primeiros socorros para os profissionais da educação e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação de áreas destinadas às pessoas com deficiência ou mobilidade reduzida, durante festas e eventos promovidos pela prefeitura, e a disponibilização de equipamentos de segurança e indispensáveis para o melhor aproveitamento do evento por parte deles no Município de Pacajus.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/902/indicacao_10_2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Poder Executivo Municipal a criação de um Centro Municipal de Distribuição e Incentivo ao Uso de Sêmen Bovino, destinado a apoiar e incentivar os criadores locais, promovendo o melhoramento genético do rebanho bovino no município de Pacajus.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a institucionalização e conversão do projeto "Odonto com Inclusão" em Política Pública Permanente, destinada ao atendimento odontológico especializado e humanizado para crianças com deficiência e neurodivergentes na Rede de Atenção Primária à Saúde do Município de Pacajus</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_12_2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Poder Executivo Municipal a implementação de política de valorização remuneratória para os servidores ocupantes do cargo de Agente Administrativo no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/938/indicacao_13_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Poder Executivo Municipal o fornecimento de alimentação aos professores e demais profissionais da educação básica da rede pública municipal de ensino de Pacajus/CE</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/951/indicacao_14_2026_reginaldo.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Poder Executivo Municipal a inclusão da obra literária "Os Forasteiros do Bem: Uma Saga de Amor em Pacajus", do autor José Valdir Gomes Beserra, no acervo das bibliotecas e na matriz curricular da disciplina de História (6º ao 9º ano) das escolas públicas de Pacajus, e dá outras providências</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/955/inidicacao_15_2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Poder Executivo Municipal a criação do Programa de Apoio Psicossocial nas Escolas Públicas de Pacajus, visando o atendimento psicológico contínuo aos alunos, a prevenção de transtornos e o combate à violência escolar.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 03, DE 20 DE DEZEMBRO DE 2018 (PLANO DIRETOR MUNICIPAL DE Pacajus), PARA PERMITIR, EM ZONAS URBANAS, A INSTALAÇÃO DE EMPREENDIMENTOS COMERCIAIS, DE PRESTAÇÃO DE SERVIÇOS E DE INDÚSTRIAS DE BAIXO IMPACTO AMBIENTAL.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação do Centro de Apoio a Pessoas Idosas no Município de Pacajus.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_01_2026.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a malha asfáltica para as seguintes ruas: Rua Aluísio Gonçalves Louredo, Rua Leoniza Alves da Silva, Rua Rita Nogueira da Costa, Rua Graziela Ferreira de Souza, Rua Lourenço Monteiro, Rua Holanda Campêlo e Travessa Antônio Barbosa, todas situadas no Bairro Aldeia Park, Pacajus,Ce</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Juninho do Gaminha</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_02_2026.pdf</t>
   </si>
@@ -997,191 +1378,152 @@
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_33_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a reativação da Banda Musical Expedito Chaves Cavalcante, e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Reginaldo Firmino, Antônio Guaraná</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/848/requerimento_34_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a construção de uma Areninha no Bairro Banguê II, em Pacajus, Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/849/requerimento_35_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a construção de uma Areninha no Bairro Conjunto COHAB, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_36_2026.pdf</t>
   </si>
   <si>
     <t>Requer a Malha Asfáltica nas seguintes ruas: Rua Raimundo Pereira e Rua Silvio Felipe, ambas situadas no Bairro Coaçú, em Pacajus,Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_37_2026.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação com Intertravado nas Ruas do Bairro Dedé Gama, em Pacajus, Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_38_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a disponibilização de transporte universitário, por meio de micro-ônibus, para atender a rota Itaipaba – Centro Universitário Maciço de Baturité (UniMB), polo situado no município de Pacajus, destinada a alunos de instituição de ensino superior particular, nos termos da legislação municipal vigente.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/853/requerimento_39_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo a Construção de uma areninha na comunidade Quilombola BASE, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/854/requerimento_40_2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo, a reforma e ampliação da escola João Ronaldo Matias, e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer a instalação de um semáforo no cruzamento da Escola Padre Coriolano (entre as Ruas Cícero Nogueira e Pedro Philomeno), em Pacajus,Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_42_2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação com Intertravado na Rua Guarani, na altura do Colégio Santa Terezinha até a igreja Matriz, em Pacajus,Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/857/requerimento_43_2026.pdf</t>
   </si>
   <si>
     <t>Requer a retomada da Obra do Cacimbão, em Pacajus,Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer ao poder Executivo um Polo de lazer com areninha e uma praça no Cipó e Croatá Ville e dá outras providências.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/859/requerimento_45_2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo um Polo de lazer com areninha e uma praça no bairro Buriti e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/860/requerimento_46_2026.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma faixa de pedestres em frente à Igreja Efraim, localizada na Rua Ecília Lopes de Menezes, Nº393, no Bairro Coaçú, em Pacajus,Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/861/requerimento_47_2026.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo a Pavimentação com Intertravado, na Rua conhecida por "Rua do Fogueteiro", (Rua que se inicia na Rua Raimundo Almeida de Lima), localizada no Bairro Banguê II, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/862/requerimento_48_2026.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, a Drenagem Pluvial da Rua Joaquim Tavares Braga, no Bairro Croatá I, em Pacajus,Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Requer a pavimentação em Bloquetes  na Rua Francisco Bandeira da Silva, localizada no Bairro Banguê II, em Pacajus, Ce., e dá outras providências.</t>
@@ -1258,429 +1600,1246 @@
   <si>
     <t>884</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a pavimentação com malha asfáltica da Rua; Raimundo Almeida de Lima e da Rua Bento Nepomuceno no Bairro Buriti dos Esmeros e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Requer a revitalização, reforma e limpeza do Espaço Cultural "TIO ZEZÉ" na comunidade Quilombola da Base.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_58_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER A LIMPEZA E RECUPERAÇÃO DA MALHA ASFÁLTICA DA AV. LÚCIO JOSÉ DE MENEZES, NO BAIRRO CROATÁ.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Requer a urbanização do Canteiro Central em frente à Escola Alba Laranjeira e a Malha Asfáltica para a Rua Anacleto de Sousa Maia, no Bairro Buriti, em toda a sua extensão.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_60_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação com intertravado na Rua Antônio Ferreira dos Santos, Bairro Buriti, Pacajus, Ce.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/889/requerimento_61_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação com intertravado na Rua Francisco Carneiro Girão, no Bairro Dedé Gama, em Pacajus, Ce.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a implantação de ciclofaixas nas principais avenidas do município de Pacajus. e dá outras providências</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/891/requerimento_63_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a Construção de um Calçadão ligando os Mercados Públicos da Rua Hermínia Mendonça, no Centro de Pacajus,Ce. , e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Requer a pavimentação com piso intertravado da Rua Nicassio Gomes da Silva e Rua Raimundo Venâncio de Paulo, ambas situadas no Alto da Boa Vista.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>Júnior Aguiar, Didão</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/899/requerimento_65_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer do Poder Executivo a Reforma da Praça da Bíblia, incluindo a Construção de uma Areninha e um Espaço para a prática de Capoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Júnior Aguiar, Marcelo Confecção</t>
   </si>
   <si>
     <t>Requer a reforma do Posto do Croatá II e a Urbanização do Espaço Academia da Saúde, onde irão funcionar os serviços de coleta de sangue e exames de imagens., e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/904/requerimento_67_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação com intertravado nas seguintes ruas: Rua Francisco das Chagas da Silva; Rua Tia Júlia; Rua Tia Nazaré; Rua Raimundo Gregório de Paula; Rua Maria Santiago Lopes; Rua José Gonzaga dos Santos e Rua São Cristóvão. Todas localizadas na Comunidade Quilombola da Base, em Pacajus, Ce.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/905/requerimento_68_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo a pavimentação em bloquetes nas Ruas; Cássio Gomes da Silva, Rua; Pedro Dias, Rua; Ailton de Albuquerque e o conhecido Beco do Veaco, localizado no Bairro Pedra Branca em Pacajus.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/906/requerimento_69_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a malha asfáltica das seguintes ruas: Rua Dane Charles da Silva, Rua da Primavera, Rua Maria Euclides, Rua A, Rua Abimael Assis da Silva (Babi), Rua Melo, Rua Luíza de Oliveira de Almeida, Rua Raimundo Paulino da Silva, Rua Nestor Jacob, Rua Fernando Alex Braz de Lima, Rua Fausto Nunes Maciel, Rua Inspetor Calixto, Rua João Bernardo da Silva, todas situadas no Bairro Lagoa Seca, em Pacajus,Ce.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/907/requerimento_70_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER QUE A PREFEITURA MUNICIPAL DE PACAJUS ADOTE AS PROVIDÊNCIAS PARA A AQUISIÇÃO E DISTRIBUIÇÃO DE ABAFADORES DE RUÍDO PARA CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E COM TRANSTORNOS SENSORIAIS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/908/requerimento_71_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO ESTUDO TÉCNICO PARA A READEQUAÇÃO DAS ESCALAS E DO FLUXO DE TROCA DE PLANTÃO DOS MÉDICOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/911/requerimento_72_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a Construção de uma Praça com Playground e Academia da Saúde, no Bairro Lagoa Seca, em Pacajus, Ce.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/914/requerimento_73_2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a construção de uma nova sede para a Guarda Municipal, na Av. Expedito Chaves Cavalcante (em frente ao shopping Viramar), em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/917/requerimento_74_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a Construção de um Pólo de lazer e a Revitalização de uma área verde localizada próximo ao tratamento de água da Cagece no Bairro Pedra Branca, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/918/requerimento_75_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a Pavimentação Asfáltica das seguintes ruas do Planalto Popular: Rua Frei Felipe, Rua Nossa Senhora da Paz, Rua Dom Helder Câmara, Rua Frei Damião, Rua Dom Aloísio Lorscheider, Rua Assis Nere., e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, a pavimentação intertravado na Rua Teodorico Menezes Filho que dá acesso ao complexo turístico beira açude; AV. Beira Açude e na rua Miguel Brilhante malha asfáltica e da outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/922/requerimento_77_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação asfáltica da Rua Francisco Nogueira de Queiroz, no Bairro Banguê I, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/924/requerimento_78_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação com Intertravado na Rua Chico Joana, Bairro Banguê I, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Requer a pavimentação com intertravado ou bloquetes na Rua Eurípedes Vasconcelos em toda sua extensão, localizada no Bairro Dedé Gama, em Pacajus,Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/927/requerimento_80_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO E IMPLEMENTAÇÃO DO SERVIÇO "DISK DENÚNCIA" DENTRO DA ESTRUTURA DA GUARDA MUNICIPAL, DESTINADO AO RECEBIMENTO DE DENÚNCIAS DE MAUS TRATOS CONTRA ANIMAIS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_81_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DE PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) ESPECÍFICO PARA REGULARIZAÇÃO DE TAXAS EM ATRASO DOS MOTOTAXISTAS, INCLUINDO OPÇÕES DE PARCELAMENTO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/929/requerimento_82_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL O REAJUSTE SALARIAL DOS CIRURGIÕES-DENTISTAS DO MUNICÍPIO DE PACAJUS, ADEQUANDO SEUS VENCIMENTOS AO PISO SALARIAL DA CATEGORIA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/932/requerimento_83_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a construção de um Matadouro público em Pacajus, Ce., e dá outas providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/933/requerimento_84_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer do Poder Executivo um espaço com equipamentos para uma academia popular com personal trayners e nutricionista para atender as necessidades dos populares mais carentes da cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/935/requerimento_85_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação com Intertravado na Rua Luis Neri e travessa Luis Neri, Bairro Banguê II, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/936/requerimento_86_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação com intertravado na Travessa Manoel Conrado Filho, Rodovia Santos Dumont na BR 116 RM 49 em Pacajus, Ce e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/937/requerimento_87_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo, a continuação com rede de energia e poste de iluminaria até a ponte das ruas principais  da base, tia Julia e tia Nazaré e dá outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/939/requerimento_88_2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL A CONVOCAÇÃO E NOMEAÇÃO PARA O CARGO DE COORDENAÇÃO DE BEM-ESTAR ANIMAL, CRIADO PELA LEGISLAÇÃO MUNICIPAL NO ANO DE 2025.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/940/requerimento_89_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer o Poder Executivo a construção de mais duas salas de aula e um mini campo de futebol  na escola E.M.T.I. Hermínia Mendonça de Queiroz e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/941/requerimento_90_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer do Poder Executivo a reforma da Areninha situada no Bairro Alto da Boa Vista, incluindo a revitalização das proximidades da Areninha acima citada.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/942/requerimento_91_2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a reforma da Escola Artur Bandeira, incluindo climatização das salas, recuperação do Campinho e modernização de toda a estrutura da escola,  no Bairro Alto da Boa Vista, em Pacajus, Ce</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/944/requerimento_92_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a reforma e a climatização das salas de aulas da Escola de Ensino Fundamental Raimundo Nogueira de Queiroz, no Bairro Coaçú, em Pacajus, Ce., e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>Requer ao Poder Executivo a pavimentação de intertravado da travessa  Rita Nogueira no bairro Aldeia Park e dá outras providências.</t>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/945/requerimento_93_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação com intertravado da Travessa Rita Nogueira e a conclusão do asfalto da Rua Rita Nogueira, no Bairro Aldeia Park, e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a pavimentação com intertravado nas seguintes ruas: Rua Cícero Gama de Queiroz, Rua Benoar Ferreira e Rua Ana Gama, todas situadas no Planalto Dedé Gama.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Requer do Poder Executivo o reajuste salarial dos Técnicos de Enfermagem do município de Pacajus e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/950/requerimento_96_2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a adoção das providências necessárias para a execução do Programa “Pacajus Terra de Campeões” no exercício de 2026.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_97_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a repavimentação e a revitalização do Bairro Pedra Branca na rua Anunciada Braz., e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_98_2026.pdf</t>
+  </si>
+  <si>
     <t>Requer ao Poder Executivo, junto a Secretaria de Infraestrutura, a continuação da Rede Elétrica na Rua Roberto Feitosa Júnior., e dá outras providências.</t>
   </si>
   <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Júnior Aguiar, Odaliana Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/961/requerimento_99_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma do Chafariz localizado no Croatá Cipó, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_100_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com malha asfáltica nas seguintes ruas do Bairro Cipó: Rua Luiz Mendes Xavier, Rua Joaquim Tavares Braga, Rua Francisco Mendes Xavier, Rua Alci Nogueira Vasconcelos e Rua Luís Bento da Costa., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_101_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a Pavimentação com malha asfáltica das seguintes Ruas; Wellington  Façanha, - Rua; Professora Laura de Oliveira, - Rua; João Ferreira dos Santos, - Ruas; Professora Maura da Paz; - Rua; Francisco Marques, - Rua; Geraldo Biú, - Rua; Francisco Augusto de Freitas e Travessa Manoel Esmero. Essas ruas interliga a Rua; São Francisco, todas localizadas no Bairro Buriti e dá outras providências.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/965/requerimento_102_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma do Ponto de Mototaxistas que fica localizado em frente ao Supermercado Moranguinho Matriz, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/966/requerimento_103_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com intertravado do  acostamento da Av. Lúcio José de Menezes em toda a sua extensão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/971/requerimento_104_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a padronização das calçadas com intertravado da Rua Tabelião José Gama Filho em toda sua extensão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/972/requerimento_105_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À EMPRESA RESPONSÁVEL PELA OBRA DE DUPLICAÇÃO DA ENTRADA DA CIDADE A CELERIDADE NA EXECUÇÃO E ENTREGA DOS SERVIÇOS, VISANDO AMENIZAR OS TRANSTORNOS NO TRÂNSITO E NOS DESVIOS LOCAIS.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/973/requerimento_106_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, A ADOÇÃO DE MEDIDAS DE VALORIZAÇÃO, RECONHECIMENTO PROFISSIONAL E MELHORIA DAS CONDIÇÕES DE TRABALHO DOS PROFISSIONAIS DE APOIO ESCOLAR E INCLUSÃO DA REDE PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_107_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma e a ampliação da Escola de Ensino Fundamental Pedro Costa Lima, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação com Intertravado na Rua Francisca Maria Pereira, no Bairro Pedra Branca, em Pacajus, Ce.,  e dá outras providências.</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_110_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da UBS do Bairro Banguê II, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/980/requerimento_111_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma e a ampliação da Escola Professora Edite Nogueira da Costa, no Bairro Pajeú, Pacajus,Ce.,e dá outras providências.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/981/requerimento_112_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um Almoxarifado Central para o Município de Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/982/requerimento_113_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Revitalização do Canteiro Central e a malha asfáltica da Rua Sebastião Castro e Silva, (em frente a antiga fábrica B1),no bairro Banguê I, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/984/requerimento_114_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da Praça do Planalto Popular, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/985/requerimento_115_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Cícero Madeira, no Bairro Centro, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_116_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção da Secretaria de Agricultura no local da Academia da Saúde (em frente a UBS da Lagoa Seca), em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_117_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE A PREFEITURA MUNICIPAL DE PACAJUS REALIZE O CONCURSO "MISS/MISTER INCLUSÃO", VOLTADO PARA PESSOAS COM DEFICIÊNCIA (PCD), DENTRO DA PROGRAMAÇÃO FESTIVA DO MÊS DE ANIVERSÁRIO DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_118_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da UBS de Itaipaba, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_119_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a malha asfáltica da Rua Pedro Ribeiro, no Bairro Banguê I, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_120_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da Praça, do parque das crianças e dos adultos, no Complexo Turístico Beira açude, em Pacajus, ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1000/requerimento_121_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo a reforma e modernização das praças Renato Pessoa de Aguiar, Carlos Jereissati e praça do Tintim, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1001/requerimento_122_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da UBS do Bairro Pedra Branca, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1002/requerimento_123_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça ao lado da UBS no bairro Pedra Branca, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_124_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM ESPAÇO DESTINADO A PRÁTICAS ESPORTIVAS, COM PLAYGROUND E COM ESPAÇO INCLUSIVO, A SER CONSTRUÍDO NO BAIRRO BANGUÊ 1</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1007/requerimento_125_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a reforma e ampliação do colégio E.M.T.I. Nazaré Farias de Lima na Itaipaba , com ginásio, areninha, quadra de futevôlei, Praça do estudante, auditório e construção de dezesseis salas de aula. E dá outras providências.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1008/requerimento_126_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a malha asfáltica da Rua Oscar Fernandes de Sousa, no bairro Buriti em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_127_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A REFORMA E AMPLIAÇÃO DA UNIDADE BÁSICA DE SAÚDE (UBS) DA COMUNIDADE DA BASE.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_128_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE DO COAÇÚ.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Edilson, a contratação de um (01) oftalmologista para o Centro de Especialidades do nosso Município.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento_130_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da Biblioteca Pública de Pacajus., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1014/requerimento_131_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a construção de uma areninha  para o bairro Tucum, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_132_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a construção de um Posto de Saúde para atender a comunidade de Umari e Curimatã e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_133_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça com quadra esportiva e academia da saúde no espaço, vizinho a UBS Josefa Alves de Castro, localizado na Rua Angelina Gomes, no bairro Pajeú, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_134_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a urbanização do espaço da lagoa do Dedé Gama, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação Intertravado nas ruas Francisco Sabino Filho e Coronel Cícero Nogueira de Queiroz no bairro Cruz das Almas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1024/requerimento_136_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação com intertravado nas ruas; São Francisco e Maria Nilda, localizado no Bairro Tucum em Pacajus, Ce e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1025/requerimento_137_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a pavimentação em intertravado nas seguintes ruas das proximidades da Escola Danilo Costa: Rua Luiz Pereira, Rua Luiz Pedro, Rua Bernardo Victor, Rua João Bernardino de Sousa, Rua Francisco Rosa, Beco da Dra. Laura e Rua Francisco Marques Pereira, todas situadas no Bairro Pedra Branca, em Pacajus, Ce., e dá outra providências.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1026/requerimento_138_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a pavimentação em Malha Asfáltica nas seguintes ruas: Rua Nilce de Oliveira, Rua Joaquim Inácio, Rua José Arteiro e Rua Osvaldo Freitas Nunes, todas situadas no Bairro Pedra Branca, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a reforma dos pontos de Mototaxistas e Taxistas, incluindo a sinalização viária, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_140_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a climatização de todas as salas da E.M.T.I. Senador Carlos Jereissati, localizada no Bairro Tucum, em Pacajus,Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_141_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação intertravado na rua; Aristeu Nogueira de Queiroz no Bairro Banguê I, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_142_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação de intertravado na rua; Edmundo Matias no Bairro Coaçú e dá outras dá outras Providências.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1032/requerimento_143_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação intertravado na Rua Antônio Soares da Silva,(Antiga Travessa Antônio  Gabriel de Sousa), localizado no Bairro Banguê I e, Pacajus-Ce e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1034/requerimento_144_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Exmo. Sr. Prefeito Edilson das casas, a pavimentação com intertravado na Rua Dedeca Lopes (trecho em frente a ÁGUA ALICE), como também no cruzamento das rua Dedeca Lopes com a Rua Francisco Jardilino, em Pacajus,Ce.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1035/requerimento_145_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO A AQUISIÇÃO E ENTREGA DE MOTOCICLETAS DESTINADAS AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1036/requerimento_146_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação em Pedra tosca ou em Intertravado na Rua que liga a CE 253 A VILA SÃO FRANCISCO NA MANGABEIRA.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a pavimentação em Pedra tosca ou em Intertravado da Avenida que liga a CE 253 a Escola Helder Gurgel na localidade de Limoeiro</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO À SECRETARIA MUNICIPAL DE EDUCAÇÃO E SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA PARA A ELABORAÇÃO DE CARTILHA SOBRE VIOLÊNCIA DE GÊNERO.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO À SECRETARIA MUNICIPAL DE ESPORTE E JUVENTUDE PARA VIABILIZAR PATROCÍNIO ESPECÍFICO À ATLETAS DE ALTO RENDIMENTO OU EQUIPES PELA PREFEITURA MUNICIPAL DE PACAJUS.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo que denomine de Emiliano Almeida da Silva o Centro de Zoonoses do Município de Pacajus.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a pavimentação com intertravado na Travessa Eliseu Campêlo, localizada no Bairro Banguê, em Pacajus, Ce., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em Pedra Tosca ou Intertravado da Rua que liga a CE 253 à localidade das Quatro Bocas, em Mangabeira.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em Pedra Tosca ou Intertravado da Rua que liga a CE 253 a Escola Joaquim Tavares Braga na localidade de Dom Bosco</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Carlinhos da Aldeia, Antônio Guaraná, Evilazio da Luz, Reginaldo Firmino</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL E À SECRETARIA DE ESPORTES, SOLICITANDO A INCLUSÃO DOS CAMPEONATOS MUNICIPAIS DE FUTEBOL QUARENTÃO E CINQUENTÃO NA PROGRAMAÇÃO ESPORTIVA E NO ORÇAMENTO DESTINADO AOS CERTAMES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em Intertravado da Rua José da Fonseca, e Rua Inácio José da Fonseca, ambas situadas no Bairro Aldeia, em Pacajus,Ce.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Requer que sejam adotadas as providências necessárias para a realização de_x000D_
+manutenção preventiva e corretiva na frota de veículos pertencente ao Município, utilizada pelas_x000D_
+diversas secretarias e órgãos da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Requer a adoção das providências necessárias para a realização de curso de capacitação em_x000D_
+armamento e tiro destinado aos Guardas Municipais que ainda não possuem a habilitação_x000D_
+necessária para obtenção do porte de arma funcional, observando-se toda a legislação vigente aplicável.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO A GARANTIA DE CONDIÇÕES BÁSICAS DE TRABALHO AOS GARIS CONCURSADOS DO MUNICÍPIO, INCLUINDO O REAJUSTE DO SALÁRIO BASE PARA R$ 1.700,00, A CONCESSÃO DE CESTA BÁSICA, VALE ALIMENTAÇÃO, ADICIONAL DE INSALUBRIDADE E FORNECIMENTO DE FARDAMENTO ADEQUADO.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE ENVIDE ESFORÇOS PARA A REGULARIZAÇÃO FUNCIONAL E A GARANTIA DE CONDIÇÕES ADEQUADAS DE TRABALHO AOS PROFISSIONAIS QUE ATUAM COMO COVEIROS NO MUNICÍPIO DE PACAJUS.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Requer a reforma e ampliação do C.E.I Francisco da Silva Filho, localizado no bairro bangue II, Pacajus, Ce</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em Intertravado da Rua Vila Bozó, na Comunidade de Cavalaria em Pacajus, Ce.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a instalação de um Poço profundo na Associação dos Pescadores no Croatá Cipó, em Pacajus,Ce</t>
+  </si>
+  <si>
     <t>840</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/840/mocao_01_2026.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Ex-Prefeito Dr. Vicente de Paula Menezes pelos relevantes serviços prestados à comunidade do Município de Pacajus</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/967/mocao_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Louvor ao Ministro da Educação, Camilo Santana, pelo Excelente Trabalho à Frente do Ministério da Educação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1984,68 +3143,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/874/pl_complementar_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/824/pl_executivo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/825/pl_executivo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/869/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/870/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/872/pl_06_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/810/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/813/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/814/pl_03_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/815/pl_executivo_004_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/818/pl_07_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/822/pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/828/pl_09_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/867/pl_12_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/873/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/876/pl_14_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/879/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/878/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/799/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/800/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/801/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/802/requerimento_06_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/805/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/806/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/807/requerimento_10_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_11_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/809/requerimento_12_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_13_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_14_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_15_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/821/requerimento_16_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_17_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/830/requerimento_18_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_19_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_20_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_21_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_22_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/835/requerimento_23_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_24_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_25_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_26_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/841/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_29_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/845/requerimento_31_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/846/requerimento_32_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_33_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/848/requerimento_34_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/849/requerimento_35_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_36_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_37_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_38_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/853/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/854/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/857/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/859/requerimento_45_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/860/requerimento_46_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/861/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/862/requerimento_48_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/864/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/865/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_52_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/871/requerimento_53_2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/877/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/840/mocao_01_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/874/pl_complementar_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/957/pl_complementar_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1019/pl_complementar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1022/pl_complementar_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/824/pl_executivo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/825/pl_executivo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/868/pl_executivo_03_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/869/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/870/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/872/pl_06_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/925/pl_executivo_09_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/948/pl_executivo_10_2026_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/958/pl_executivo_11_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/959/pl_executivo_12_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/990/pl_executivo_14_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/991/pl_executivo_15_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/992/pl_executivo_16_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/993/pl_executivo_17_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/996/pl_executivo_18_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1003/pl_executivo_19_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1004/pl_executivo_20_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1018/pl_executivo_21_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1020/pl_executivo_22_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1021/pl_executivo_23_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1027/pl_executivo_24_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1043/pl_executivo_25_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/810/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/813/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/814/pl_03_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/815/pl_executivo_004_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/818/pl_07_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/822/pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/828/pl_09_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/867/pl_12_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/873/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/876/pl_14_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/879/pl_15_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/895/pl_17_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/897/pl_19_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/901/pl_21_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/915/pl_23_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/916/pl_24_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/923/pl_27_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/931/pl_28_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/934/pl_29_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/946/pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/953/pl_32_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/960/pl_33_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/969/pl_35_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/970/pl_36_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/976/pl_37_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/989/pl_39_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1033/pl_44_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_45_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/894/projeto_de_decreto_legislativo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/956/projeto_de_decreto_legislativo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/875/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/878/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/902/indicacao_10_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_12_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/938/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/951/indicacao_14_2026_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/955/inidicacao_15_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_16_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/797/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/798/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/799/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/800/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/801/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/802/requerimento_06_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/805/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/806/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/807/requerimento_10_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_11_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/809/requerimento_12_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_13_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_14_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_15_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/821/requerimento_16_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_17_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/830/requerimento_18_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_19_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/832/requerimento_20_2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_21_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/834/requerimento_22_2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/835/requerimento_23_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/836/requerimento_24_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/837/requerimento_25_2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/838/requerimento_26_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/841/requerimento_27_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_29_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_30_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/845/requerimento_31_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/846/requerimento_32_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_33_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/848/requerimento_34_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/849/requerimento_35_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_36_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_37_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_38_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/853/requerimento_39_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/854/requerimento_40_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_42_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/857/requerimento_43_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/859/requerimento_45_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/860/requerimento_46_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/861/requerimento_47_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/862/requerimento_48_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/864/requerimento_50_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/865/requerimento_51_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_52_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/871/requerimento_53_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/877/requerimento_54_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_58_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_60_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/889/requerimento_61_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/891/requerimento_63_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/899/requerimento_65_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/904/requerimento_67_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/905/requerimento_68_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/906/requerimento_69_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/907/requerimento_70_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/908/requerimento_71_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/911/requerimento_72_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/914/requerimento_73_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/917/requerimento_74_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/918/requerimento_75_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/922/requerimento_77_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/924/requerimento_78_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/927/requerimento_80_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_81_2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/929/requerimento_82_2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/932/requerimento_83_2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/933/requerimento_84_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/935/requerimento_85_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/936/requerimento_86_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/937/requerimento_87_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/939/requerimento_88_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/940/requerimento_89_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/941/requerimento_90_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/942/requerimento_91_2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/944/requerimento_92_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/945/requerimento_93_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/950/requerimento_96_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_97_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_98_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/961/requerimento_99_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_100_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_101_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/965/requerimento_102_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/966/requerimento_103_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/971/requerimento_104_2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/972/requerimento_105_2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/973/requerimento_106_2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_107_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_110_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/980/requerimento_111_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/981/requerimento_112_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/982/requerimento_113_2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/984/requerimento_114_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/985/requerimento_115_2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_116_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_117_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_118_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_119_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_120_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1000/requerimento_121_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1001/requerimento_122_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1002/requerimento_123_2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_124_2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1007/requerimento_125_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1008/requerimento_126_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_127_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_128_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento_130_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1014/requerimento_131_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_132_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_133_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_134_2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1024/requerimento_136_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1025/requerimento_137_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1026/requerimento_138_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_140_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_141_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_142_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1032/requerimento_143_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1034/requerimento_144_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1035/requerimento_145_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/1036/requerimento_146_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/840/mocao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pacajus.ce.leg.br/media/sapl/public/materialegislativa/2026/967/mocao_02_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H164"/>
+  <dimension ref="A1:H261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2091,4226 +3249,6745 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="H21" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H23" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="D27" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F27" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H27" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="D28" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H28" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D29" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="D30" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="D31" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H32" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D33" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F33" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H33" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F34" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H34" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F35" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="H35" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E37" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F37" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="H37" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" t="s">
         <v>137</v>
       </c>
-      <c r="B38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E39" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F39" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H39" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="D40" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E40" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F40" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H40" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>147</v>
+        <v>54</v>
       </c>
       <c r="D41" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E41" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>152</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="H41" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="D42" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E42" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F42" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="H42" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>153</v>
+        <v>60</v>
       </c>
       <c r="D43" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E43" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F43" t="s">
-        <v>89</v>
+        <v>163</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="H43" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>64</v>
       </c>
       <c r="D44" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E44" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F44" t="s">
-        <v>102</v>
+        <v>167</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H44" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>159</v>
+        <v>68</v>
       </c>
       <c r="D45" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E45" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F45" t="s">
-        <v>89</v>
+        <v>163</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H45" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>72</v>
       </c>
       <c r="D46" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E46" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>163</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="H46" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="D47" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E47" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>18</v>
+        <v>176</v>
       </c>
       <c r="H47" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>169</v>
+        <v>79</v>
       </c>
       <c r="D48" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="E48" t="s">
-        <v>63</v>
+        <v>137</v>
       </c>
       <c r="F48" t="s">
-        <v>78</v>
+        <v>152</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>18</v>
+        <v>179</v>
       </c>
       <c r="H48" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D49" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
       <c r="E49" t="s">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="F49" t="s">
-        <v>68</v>
+        <v>182</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="H49" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D50" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
       <c r="E50" t="s">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="F50" t="s">
-        <v>68</v>
+        <v>182</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H50" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E51" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F51" t="s">
-        <v>78</v>
+        <v>188</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="H51" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="D52" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E52" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>183</v>
+        <v>30</v>
       </c>
       <c r="H52" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="D53" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E53" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F53" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H53" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="D54" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E54" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F54" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>191</v>
+        <v>30</v>
       </c>
       <c r="H54" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E55" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F55" t="s">
-        <v>93</v>
+        <v>167</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="H55" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="D56" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E56" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F56" t="s">
-        <v>119</v>
+        <v>182</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>196</v>
+        <v>30</v>
       </c>
       <c r="H56" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="D57" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E57" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F57" t="s">
-        <v>93</v>
+        <v>152</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H57" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>47</v>
+        <v>119</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E58" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F58" t="s">
-        <v>200</v>
+        <v>138</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="H58" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E59" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F59" t="s">
-        <v>89</v>
+        <v>182</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H59" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="D60" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E60" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F60" t="s">
-        <v>190</v>
+        <v>138</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>18</v>
+        <v>213</v>
       </c>
       <c r="H60" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>56</v>
+        <v>133</v>
       </c>
       <c r="D61" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E61" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F61" t="s">
-        <v>89</v>
+        <v>163</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>18</v>
+        <v>216</v>
       </c>
       <c r="H61" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>59</v>
+        <v>219</v>
       </c>
       <c r="D62" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E62" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F62" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>18</v>
+        <v>220</v>
       </c>
       <c r="H62" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="D63" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E63" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F63" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H63" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>106</v>
+        <v>226</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E64" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F64" t="s">
-        <v>78</v>
+        <v>167</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="H64" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>110</v>
+        <v>230</v>
       </c>
       <c r="D65" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="E65" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
       <c r="F65" t="s">
-        <v>89</v>
+        <v>231</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>18</v>
+        <v>232</v>
       </c>
       <c r="H65" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>235</v>
       </c>
       <c r="D66" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E66" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F66" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="H66" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>17</v>
+        <v>239</v>
       </c>
       <c r="D67" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E67" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F67" t="s">
-        <v>222</v>
+        <v>152</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="H67" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>29</v>
+        <v>243</v>
       </c>
       <c r="D68" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E68" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F68" t="s">
-        <v>226</v>
+        <v>152</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="H68" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>32</v>
+        <v>247</v>
       </c>
       <c r="D69" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E69" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F69" t="s">
-        <v>102</v>
+        <v>175</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="H69" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>251</v>
       </c>
       <c r="D70" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E70" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F70" t="s">
-        <v>102</v>
+        <v>231</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>233</v>
+        <v>30</v>
       </c>
       <c r="H70" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>254</v>
       </c>
       <c r="D71" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E71" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F71" t="s">
-        <v>166</v>
+        <v>255</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="H71" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>44</v>
+        <v>259</v>
       </c>
       <c r="D72" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E72" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F72" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>239</v>
+        <v>30</v>
       </c>
       <c r="H72" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>47</v>
+        <v>262</v>
       </c>
       <c r="D73" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E73" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F73" t="s">
-        <v>89</v>
+        <v>255</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>242</v>
+        <v>30</v>
       </c>
       <c r="H73" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>50</v>
+        <v>265</v>
       </c>
       <c r="D74" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E74" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F74" t="s">
-        <v>245</v>
+        <v>138</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="H74" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>53</v>
+        <v>268</v>
       </c>
       <c r="D75" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E75" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F75" t="s">
-        <v>245</v>
+        <v>163</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="H75" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>56</v>
+        <v>271</v>
       </c>
       <c r="D76" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E76" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F76" t="s">
-        <v>252</v>
+        <v>175</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="H76" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>59</v>
+        <v>275</v>
       </c>
       <c r="D77" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E77" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F77" t="s">
-        <v>252</v>
+        <v>163</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
       <c r="H77" t="s">
-        <v>257</v>
+        <v>277</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>101</v>
+        <v>279</v>
       </c>
       <c r="D78" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E78" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F78" t="s">
-        <v>89</v>
+        <v>152</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>259</v>
+        <v>30</v>
       </c>
       <c r="H78" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>106</v>
+        <v>282</v>
       </c>
       <c r="D79" t="s">
-        <v>217</v>
+        <v>136</v>
       </c>
       <c r="E79" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F79" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>263</v>
+        <v>30</v>
       </c>
       <c r="H79" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>217</v>
+        <v>285</v>
       </c>
       <c r="E80" t="s">
-        <v>218</v>
+        <v>286</v>
       </c>
       <c r="F80" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>266</v>
+        <v>287</v>
       </c>
       <c r="H80" t="s">
-        <v>267</v>
+        <v>288</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>268</v>
+        <v>289</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>285</v>
       </c>
       <c r="E81" t="s">
-        <v>218</v>
+        <v>286</v>
       </c>
       <c r="F81" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
       <c r="H81" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E82" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F82" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>272</v>
+        <v>295</v>
       </c>
       <c r="H82" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="D83" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E83" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F83" t="s">
-        <v>222</v>
+        <v>188</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="H83" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E84" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F84" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="H84" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="D85" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E85" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F85" t="s">
-        <v>222</v>
+        <v>305</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="H85" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>283</v>
+        <v>308</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F86" t="s">
-        <v>284</v>
+        <v>167</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
       <c r="H86" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="D87" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E87" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F87" t="s">
-        <v>284</v>
+        <v>188</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="H87" t="s">
-        <v>289</v>
+        <v>313</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E88" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F88" t="s">
-        <v>252</v>
+        <v>167</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>291</v>
+        <v>30</v>
       </c>
       <c r="H88" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>315</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>57</v>
+      </c>
+      <c r="D89" t="s">
         <v>293</v>
       </c>
-      <c r="B89" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F89" t="s">
-        <v>129</v>
+        <v>316</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>294</v>
+        <v>30</v>
       </c>
       <c r="H89" t="s">
-        <v>295</v>
+        <v>317</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>296</v>
+        <v>318</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="D90" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E90" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F90" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>297</v>
+        <v>30</v>
       </c>
       <c r="H90" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="D91" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E91" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F91" t="s">
-        <v>190</v>
+        <v>305</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>300</v>
+        <v>321</v>
       </c>
       <c r="H91" t="s">
-        <v>301</v>
+        <v>322</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
       <c r="D92" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E92" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F92" t="s">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>303</v>
+        <v>30</v>
       </c>
       <c r="H92" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>153</v>
+        <v>72</v>
       </c>
       <c r="D93" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E93" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F93" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>18</v>
+        <v>326</v>
       </c>
       <c r="H93" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>156</v>
+        <v>76</v>
       </c>
       <c r="D94" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E94" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F94" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="H94" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>310</v>
+        <v>331</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="D95" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E95" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F95" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>311</v>
+        <v>332</v>
       </c>
       <c r="H95" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>313</v>
+        <v>334</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="D96" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E96" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F96" t="s">
-        <v>102</v>
+        <v>163</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="H96" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>165</v>
+        <v>87</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E97" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F97" t="s">
-        <v>222</v>
+        <v>152</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="H97" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
       <c r="D98" t="s">
-        <v>217</v>
+        <v>293</v>
       </c>
       <c r="E98" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F98" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>320</v>
+        <v>30</v>
       </c>
       <c r="H98" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>323</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E99" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F99" t="s">
-        <v>324</v>
+        <v>138</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="H99" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>328</v>
+        <v>17</v>
       </c>
       <c r="D100" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E100" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F100" t="s">
-        <v>102</v>
+        <v>348</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="H100" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>332</v>
+        <v>21</v>
       </c>
       <c r="D101" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E101" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F101" t="s">
-        <v>284</v>
+        <v>352</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="H101" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>336</v>
+        <v>25</v>
       </c>
       <c r="D102" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E102" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F102" t="s">
-        <v>102</v>
+        <v>175</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="H102" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="D103" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E103" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F103" t="s">
-        <v>93</v>
+        <v>175</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="H103" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>344</v>
+        <v>50</v>
       </c>
       <c r="D104" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E104" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F104" t="s">
-        <v>284</v>
+        <v>231</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="H104" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>348</v>
+        <v>54</v>
       </c>
       <c r="D105" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E105" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F105" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="H105" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>352</v>
+        <v>57</v>
       </c>
       <c r="D106" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E106" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F106" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>18</v>
+        <v>368</v>
       </c>
       <c r="H106" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="D107" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E107" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F107" t="s">
-        <v>78</v>
+        <v>371</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="H107" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>359</v>
+        <v>64</v>
       </c>
       <c r="D108" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E108" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F108" t="s">
-        <v>190</v>
+        <v>371</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="H108" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>363</v>
+        <v>68</v>
       </c>
       <c r="D109" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E109" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F109" t="s">
-        <v>93</v>
+        <v>378</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>18</v>
+        <v>379</v>
       </c>
       <c r="H109" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>366</v>
+        <v>72</v>
       </c>
       <c r="D110" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E110" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F110" t="s">
-        <v>93</v>
+        <v>378</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>367</v>
+        <v>382</v>
       </c>
       <c r="H110" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>370</v>
+        <v>76</v>
       </c>
       <c r="D111" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E111" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F111" t="s">
-        <v>93</v>
+        <v>163</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="H111" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>374</v>
+        <v>79</v>
       </c>
       <c r="D112" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E112" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F112" t="s">
-        <v>245</v>
+        <v>388</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="H112" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>378</v>
+        <v>83</v>
       </c>
       <c r="D113" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E113" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F113" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="H113" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>382</v>
+        <v>87</v>
       </c>
       <c r="D114" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E114" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F114" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>18</v>
+        <v>395</v>
       </c>
       <c r="H114" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>385</v>
+        <v>91</v>
       </c>
       <c r="D115" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E115" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F115" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="H115" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>389</v>
+        <v>95</v>
       </c>
       <c r="D116" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E116" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F116" t="s">
-        <v>166</v>
+        <v>348</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="H116" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>393</v>
+        <v>99</v>
       </c>
       <c r="D117" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E117" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F117" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="H117" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>397</v>
+        <v>103</v>
       </c>
       <c r="D118" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E118" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F118" t="s">
-        <v>102</v>
+        <v>348</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H118" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>401</v>
+        <v>107</v>
       </c>
       <c r="D119" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E119" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F119" t="s">
-        <v>119</v>
+        <v>410</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="H119" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>405</v>
+        <v>111</v>
       </c>
       <c r="D120" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E120" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F120" t="s">
-        <v>102</v>
+        <v>410</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>18</v>
+        <v>414</v>
       </c>
       <c r="H120" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>408</v>
+        <v>115</v>
       </c>
       <c r="D121" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E121" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F121" t="s">
-        <v>102</v>
+        <v>378</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>18</v>
+        <v>417</v>
       </c>
       <c r="H121" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>411</v>
+        <v>119</v>
       </c>
       <c r="D122" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E122" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F122" t="s">
-        <v>252</v>
+        <v>197</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>18</v>
+        <v>420</v>
       </c>
       <c r="H122" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>414</v>
+        <v>123</v>
       </c>
       <c r="D123" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E123" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F123" t="s">
-        <v>64</v>
+        <v>197</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>18</v>
+        <v>423</v>
       </c>
       <c r="H123" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>417</v>
+        <v>127</v>
       </c>
       <c r="D124" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E124" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F124" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>18</v>
+        <v>426</v>
       </c>
       <c r="H124" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>420</v>
+        <v>130</v>
       </c>
       <c r="D125" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E125" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F125" t="s">
-        <v>119</v>
+        <v>188</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>18</v>
+        <v>429</v>
       </c>
       <c r="H125" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>423</v>
+        <v>133</v>
       </c>
       <c r="D126" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E126" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F126" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H126" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>426</v>
+        <v>219</v>
       </c>
       <c r="D127" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E127" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F127" t="s">
-        <v>190</v>
+        <v>231</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>18</v>
+        <v>434</v>
       </c>
       <c r="H127" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>429</v>
+        <v>223</v>
       </c>
       <c r="D128" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E128" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F128" t="s">
-        <v>119</v>
+        <v>175</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>18</v>
+        <v>437</v>
       </c>
       <c r="H128" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>432</v>
+        <v>226</v>
       </c>
       <c r="D129" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E129" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F129" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>18</v>
+        <v>440</v>
       </c>
       <c r="H129" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>435</v>
+        <v>230</v>
       </c>
       <c r="D130" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E130" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F130" t="s">
-        <v>93</v>
+        <v>348</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>18</v>
+        <v>443</v>
       </c>
       <c r="H130" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>438</v>
+        <v>235</v>
       </c>
       <c r="D131" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E131" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F131" t="s">
-        <v>439</v>
+        <v>138</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>18</v>
+        <v>446</v>
       </c>
       <c r="H131" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="D132" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E132" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F132" t="s">
-        <v>166</v>
+        <v>450</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>18</v>
+        <v>451</v>
       </c>
       <c r="H132" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>445</v>
+        <v>239</v>
       </c>
       <c r="D133" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E133" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F133" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>18</v>
+        <v>454</v>
       </c>
       <c r="H133" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>448</v>
+        <v>243</v>
       </c>
       <c r="D134" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E134" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F134" t="s">
-        <v>93</v>
+        <v>410</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>18</v>
+        <v>457</v>
       </c>
       <c r="H134" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>451</v>
+        <v>247</v>
       </c>
       <c r="D135" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E135" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F135" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>18</v>
+        <v>460</v>
       </c>
       <c r="H135" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>454</v>
+        <v>251</v>
       </c>
       <c r="D136" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E136" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F136" t="s">
-        <v>78</v>
+        <v>167</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>18</v>
+        <v>463</v>
       </c>
       <c r="H136" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>457</v>
+        <v>254</v>
       </c>
       <c r="D137" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E137" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F137" t="s">
-        <v>93</v>
+        <v>410</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>18</v>
+        <v>466</v>
       </c>
       <c r="H137" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>460</v>
+        <v>259</v>
       </c>
       <c r="D138" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E138" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F138" t="s">
-        <v>64</v>
+        <v>378</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>18</v>
+        <v>469</v>
       </c>
       <c r="H138" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>463</v>
+        <v>262</v>
       </c>
       <c r="D139" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E139" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F139" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H139" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>466</v>
+        <v>265</v>
       </c>
       <c r="D140" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E140" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F140" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>18</v>
+        <v>474</v>
       </c>
       <c r="H140" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>469</v>
+        <v>268</v>
       </c>
       <c r="D141" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E141" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F141" t="s">
-        <v>93</v>
+        <v>305</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>18</v>
+        <v>477</v>
       </c>
       <c r="H141" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>472</v>
+        <v>271</v>
       </c>
       <c r="D142" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E142" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F142" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H142" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>475</v>
+        <v>275</v>
       </c>
       <c r="D143" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E143" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F143" t="s">
-        <v>93</v>
+        <v>167</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>18</v>
+        <v>482</v>
       </c>
       <c r="H143" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>478</v>
+        <v>279</v>
       </c>
       <c r="D144" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E144" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F144" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>18</v>
+        <v>485</v>
       </c>
       <c r="H144" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>481</v>
+        <v>282</v>
       </c>
       <c r="D145" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E145" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F145" t="s">
-        <v>119</v>
+        <v>371</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>18</v>
+        <v>488</v>
       </c>
       <c r="H145" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="D146" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E146" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F146" t="s">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>18</v>
+        <v>492</v>
       </c>
       <c r="H146" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="D147" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E147" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F147" t="s">
-        <v>190</v>
+        <v>231</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H147" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="D148" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E148" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F148" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>18</v>
+        <v>499</v>
       </c>
       <c r="H148" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="D149" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E149" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F149" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>18</v>
+        <v>503</v>
       </c>
       <c r="H149" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="D150" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E150" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F150" t="s">
-        <v>102</v>
+        <v>305</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>18</v>
+        <v>507</v>
       </c>
       <c r="H150" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="D151" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E151" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F151" t="s">
-        <v>64</v>
+        <v>175</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>18</v>
+        <v>511</v>
       </c>
       <c r="H151" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="D152" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E152" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F152" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>18</v>
+        <v>515</v>
       </c>
       <c r="H152" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="D153" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E153" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F153" t="s">
-        <v>119</v>
+        <v>175</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H153" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="D154" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E154" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F154" t="s">
-        <v>111</v>
+        <v>175</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H154" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="D155" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E155" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F155" t="s">
-        <v>252</v>
+        <v>378</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H155" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D156" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E156" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F156" t="s">
-        <v>64</v>
+        <v>138</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>18</v>
+        <v>528</v>
       </c>
       <c r="H156" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="D157" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E157" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F157" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H157" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="D158" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E158" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F158" t="s">
-        <v>64</v>
+        <v>188</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>18</v>
+        <v>535</v>
       </c>
       <c r="H158" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="D159" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E159" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F159" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>18</v>
+        <v>539</v>
       </c>
       <c r="H159" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="D160" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E160" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F160" t="s">
-        <v>190</v>
+        <v>305</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H160" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="D161" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E161" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F161" t="s">
-        <v>119</v>
+        <v>188</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>18</v>
+        <v>546</v>
       </c>
       <c r="H161" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
       <c r="D162" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E162" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F162" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H162" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="D163" t="s">
-        <v>217</v>
+        <v>343</v>
       </c>
       <c r="E163" t="s">
-        <v>218</v>
+        <v>344</v>
       </c>
       <c r="F163" t="s">
-        <v>252</v>
+        <v>553</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>18</v>
+        <v>554</v>
       </c>
       <c r="H163" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
+        <v>557</v>
+      </c>
+      <c r="D164" t="s">
+        <v>343</v>
+      </c>
+      <c r="E164" t="s">
+        <v>344</v>
+      </c>
+      <c r="F164" t="s">
+        <v>558</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H164" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>560</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>561</v>
+      </c>
+      <c r="D165" t="s">
+        <v>343</v>
+      </c>
+      <c r="E165" t="s">
+        <v>344</v>
+      </c>
+      <c r="F165" t="s">
+        <v>231</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H165" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>564</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>565</v>
+      </c>
+      <c r="D166" t="s">
+        <v>343</v>
+      </c>
+      <c r="E166" t="s">
+        <v>344</v>
+      </c>
+      <c r="F166" t="s">
+        <v>231</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H166" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>568</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>569</v>
+      </c>
+      <c r="D167" t="s">
+        <v>343</v>
+      </c>
+      <c r="E167" t="s">
+        <v>344</v>
+      </c>
+      <c r="F167" t="s">
+        <v>167</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H167" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>572</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>573</v>
+      </c>
+      <c r="D168" t="s">
+        <v>343</v>
+      </c>
+      <c r="E168" t="s">
+        <v>344</v>
+      </c>
+      <c r="F168" t="s">
+        <v>163</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H168" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>576</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>577</v>
+      </c>
+      <c r="D169" t="s">
+        <v>343</v>
+      </c>
+      <c r="E169" t="s">
+        <v>344</v>
+      </c>
+      <c r="F169" t="s">
+        <v>152</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H169" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>580</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>581</v>
+      </c>
+      <c r="D170" t="s">
+        <v>343</v>
+      </c>
+      <c r="E170" t="s">
+        <v>344</v>
+      </c>
+      <c r="F170" t="s">
+        <v>167</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H170" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>584</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>585</v>
+      </c>
+      <c r="D171" t="s">
+        <v>343</v>
+      </c>
+      <c r="E171" t="s">
+        <v>344</v>
+      </c>
+      <c r="F171" t="s">
+        <v>138</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H171" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>588</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>589</v>
+      </c>
+      <c r="D172" t="s">
+        <v>343</v>
+      </c>
+      <c r="E172" t="s">
+        <v>344</v>
+      </c>
+      <c r="F172" t="s">
+        <v>378</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H172" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>592</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>593</v>
+      </c>
+      <c r="D173" t="s">
+        <v>343</v>
+      </c>
+      <c r="E173" t="s">
+        <v>344</v>
+      </c>
+      <c r="F173" t="s">
+        <v>378</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H173" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>596</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>597</v>
+      </c>
+      <c r="D174" t="s">
+        <v>343</v>
+      </c>
+      <c r="E174" t="s">
+        <v>344</v>
+      </c>
+      <c r="F174" t="s">
+        <v>167</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H174" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>599</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>600</v>
+      </c>
+      <c r="D175" t="s">
+        <v>343</v>
+      </c>
+      <c r="E175" t="s">
+        <v>344</v>
+      </c>
+      <c r="F175" t="s">
+        <v>348</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H175" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>603</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>604</v>
+      </c>
+      <c r="D176" t="s">
+        <v>343</v>
+      </c>
+      <c r="E176" t="s">
+        <v>344</v>
+      </c>
+      <c r="F176" t="s">
+        <v>167</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H176" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>607</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>608</v>
+      </c>
+      <c r="D177" t="s">
+        <v>343</v>
+      </c>
+      <c r="E177" t="s">
+        <v>344</v>
+      </c>
+      <c r="F177" t="s">
+        <v>197</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H177" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>610</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>611</v>
+      </c>
+      <c r="D178" t="s">
+        <v>343</v>
+      </c>
+      <c r="E178" t="s">
+        <v>344</v>
+      </c>
+      <c r="F178" t="s">
+        <v>188</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H178" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>614</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>615</v>
+      </c>
+      <c r="D179" t="s">
+        <v>343</v>
+      </c>
+      <c r="E179" t="s">
+        <v>344</v>
+      </c>
+      <c r="F179" t="s">
+        <v>188</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H179" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>618</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>619</v>
+      </c>
+      <c r="D180" t="s">
+        <v>343</v>
+      </c>
+      <c r="E180" t="s">
+        <v>344</v>
+      </c>
+      <c r="F180" t="s">
+        <v>305</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H180" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>622</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>623</v>
+      </c>
+      <c r="D181" t="s">
+        <v>343</v>
+      </c>
+      <c r="E181" t="s">
+        <v>344</v>
+      </c>
+      <c r="F181" t="s">
+        <v>371</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H181" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>626</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>627</v>
+      </c>
+      <c r="D182" t="s">
+        <v>343</v>
+      </c>
+      <c r="E182" t="s">
+        <v>344</v>
+      </c>
+      <c r="F182" t="s">
+        <v>371</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H182" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>630</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>631</v>
+      </c>
+      <c r="D183" t="s">
+        <v>343</v>
+      </c>
+      <c r="E183" t="s">
+        <v>344</v>
+      </c>
+      <c r="F183" t="s">
+        <v>175</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H183" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>634</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>635</v>
+      </c>
+      <c r="D184" t="s">
+        <v>343</v>
+      </c>
+      <c r="E184" t="s">
+        <v>344</v>
+      </c>
+      <c r="F184" t="s">
+        <v>138</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H184" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>638</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>639</v>
+      </c>
+      <c r="D185" t="s">
+        <v>343</v>
+      </c>
+      <c r="E185" t="s">
+        <v>344</v>
+      </c>
+      <c r="F185" t="s">
+        <v>231</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H185" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>642</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>643</v>
+      </c>
+      <c r="D186" t="s">
+        <v>343</v>
+      </c>
+      <c r="E186" t="s">
+        <v>344</v>
+      </c>
+      <c r="F186" t="s">
+        <v>188</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H186" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>646</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>647</v>
+      </c>
+      <c r="D187" t="s">
+        <v>343</v>
+      </c>
+      <c r="E187" t="s">
+        <v>344</v>
+      </c>
+      <c r="F187" t="s">
+        <v>182</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H187" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>650</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>651</v>
+      </c>
+      <c r="D188" t="s">
+        <v>343</v>
+      </c>
+      <c r="E188" t="s">
+        <v>344</v>
+      </c>
+      <c r="F188" t="s">
+        <v>378</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H188" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>654</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>655</v>
+      </c>
+      <c r="D189" t="s">
+        <v>343</v>
+      </c>
+      <c r="E189" t="s">
+        <v>344</v>
+      </c>
+      <c r="F189" t="s">
+        <v>138</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H189" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>658</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>659</v>
+      </c>
+      <c r="D190" t="s">
+        <v>343</v>
+      </c>
+      <c r="E190" t="s">
+        <v>344</v>
+      </c>
+      <c r="F190" t="s">
+        <v>167</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H190" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>662</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>663</v>
+      </c>
+      <c r="D191" t="s">
+        <v>343</v>
+      </c>
+      <c r="E191" t="s">
+        <v>344</v>
+      </c>
+      <c r="F191" t="s">
+        <v>138</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H191" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>666</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>667</v>
+      </c>
+      <c r="D192" t="s">
+        <v>343</v>
+      </c>
+      <c r="E192" t="s">
+        <v>344</v>
+      </c>
+      <c r="F192" t="s">
+        <v>167</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H192" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>669</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>670</v>
+      </c>
+      <c r="D193" t="s">
+        <v>343</v>
+      </c>
+      <c r="E193" t="s">
+        <v>344</v>
+      </c>
+      <c r="F193" t="s">
+        <v>305</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H193" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>672</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>673</v>
+      </c>
+      <c r="D194" t="s">
+        <v>343</v>
+      </c>
+      <c r="E194" t="s">
+        <v>344</v>
+      </c>
+      <c r="F194" t="s">
+        <v>188</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H194" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>676</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>677</v>
+      </c>
+      <c r="D195" t="s">
+        <v>343</v>
+      </c>
+      <c r="E195" t="s">
+        <v>344</v>
+      </c>
+      <c r="F195" t="s">
+        <v>231</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H195" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>680</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>681</v>
+      </c>
+      <c r="D196" t="s">
+        <v>343</v>
+      </c>
+      <c r="E196" t="s">
+        <v>344</v>
+      </c>
+      <c r="F196" t="s">
+        <v>378</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H196" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>684</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>685</v>
+      </c>
+      <c r="D197" t="s">
+        <v>343</v>
+      </c>
+      <c r="E197" t="s">
+        <v>344</v>
+      </c>
+      <c r="F197" t="s">
+        <v>686</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H197" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>689</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>690</v>
+      </c>
+      <c r="D198" t="s">
+        <v>343</v>
+      </c>
+      <c r="E198" t="s">
+        <v>344</v>
+      </c>
+      <c r="F198" t="s">
+        <v>167</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H198" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>693</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>694</v>
+      </c>
+      <c r="D199" t="s">
+        <v>343</v>
+      </c>
+      <c r="E199" t="s">
+        <v>344</v>
+      </c>
+      <c r="F199" t="s">
+        <v>231</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H199" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>697</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>698</v>
+      </c>
+      <c r="D200" t="s">
+        <v>343</v>
+      </c>
+      <c r="E200" t="s">
+        <v>344</v>
+      </c>
+      <c r="F200" t="s">
+        <v>175</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H200" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>701</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>702</v>
+      </c>
+      <c r="D201" t="s">
+        <v>343</v>
+      </c>
+      <c r="E201" t="s">
+        <v>344</v>
+      </c>
+      <c r="F201" t="s">
+        <v>231</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H201" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>705</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>706</v>
+      </c>
+      <c r="D202" t="s">
+        <v>343</v>
+      </c>
+      <c r="E202" t="s">
+        <v>344</v>
+      </c>
+      <c r="F202" t="s">
+        <v>152</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H202" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>709</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>710</v>
+      </c>
+      <c r="D203" t="s">
+        <v>343</v>
+      </c>
+      <c r="E203" t="s">
+        <v>344</v>
+      </c>
+      <c r="F203" t="s">
+        <v>188</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H203" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>713</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>714</v>
+      </c>
+      <c r="D204" t="s">
+        <v>343</v>
+      </c>
+      <c r="E204" t="s">
+        <v>344</v>
+      </c>
+      <c r="F204" t="s">
+        <v>163</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H204" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>717</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>718</v>
+      </c>
+      <c r="D205" t="s">
+        <v>343</v>
+      </c>
+      <c r="E205" t="s">
+        <v>344</v>
+      </c>
+      <c r="F205" t="s">
+        <v>167</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H205" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>721</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>722</v>
+      </c>
+      <c r="D206" t="s">
+        <v>343</v>
+      </c>
+      <c r="E206" t="s">
+        <v>344</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H206" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>724</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>725</v>
+      </c>
+      <c r="D207" t="s">
+        <v>343</v>
+      </c>
+      <c r="E207" t="s">
+        <v>344</v>
+      </c>
+      <c r="F207" t="s">
+        <v>197</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H207" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>728</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>729</v>
+      </c>
+      <c r="D208" t="s">
+        <v>343</v>
+      </c>
+      <c r="E208" t="s">
+        <v>344</v>
+      </c>
+      <c r="F208" t="s">
+        <v>152</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H208" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>732</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>733</v>
+      </c>
+      <c r="D209" t="s">
+        <v>343</v>
+      </c>
+      <c r="E209" t="s">
+        <v>344</v>
+      </c>
+      <c r="F209" t="s">
+        <v>138</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H209" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>736</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>737</v>
+      </c>
+      <c r="D210" t="s">
+        <v>343</v>
+      </c>
+      <c r="E210" t="s">
+        <v>344</v>
+      </c>
+      <c r="F210" t="s">
+        <v>163</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H210" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>740</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>741</v>
+      </c>
+      <c r="D211" t="s">
+        <v>343</v>
+      </c>
+      <c r="E211" t="s">
+        <v>344</v>
+      </c>
+      <c r="F211" t="s">
+        <v>175</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H211" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>744</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>745</v>
+      </c>
+      <c r="D212" t="s">
+        <v>343</v>
+      </c>
+      <c r="E212" t="s">
+        <v>344</v>
+      </c>
+      <c r="F212" t="s">
+        <v>175</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H212" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>748</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>749</v>
+      </c>
+      <c r="D213" t="s">
+        <v>343</v>
+      </c>
+      <c r="E213" t="s">
+        <v>344</v>
+      </c>
+      <c r="F213" t="s">
+        <v>167</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H213" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>752</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>753</v>
+      </c>
+      <c r="D214" t="s">
+        <v>343</v>
+      </c>
+      <c r="E214" t="s">
+        <v>344</v>
+      </c>
+      <c r="F214" t="s">
+        <v>163</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H214" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>756</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>757</v>
+      </c>
+      <c r="D215" t="s">
+        <v>343</v>
+      </c>
+      <c r="E215" t="s">
+        <v>344</v>
+      </c>
+      <c r="F215" t="s">
+        <v>255</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H215" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>760</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>761</v>
+      </c>
+      <c r="D216" t="s">
+        <v>343</v>
+      </c>
+      <c r="E216" t="s">
+        <v>344</v>
+      </c>
+      <c r="F216" t="s">
+        <v>348</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H216" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>764</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>765</v>
+      </c>
+      <c r="D217" t="s">
+        <v>343</v>
+      </c>
+      <c r="E217" t="s">
+        <v>344</v>
+      </c>
+      <c r="F217" t="s">
+        <v>231</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H217" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>768</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>769</v>
+      </c>
+      <c r="D218" t="s">
+        <v>343</v>
+      </c>
+      <c r="E218" t="s">
+        <v>344</v>
+      </c>
+      <c r="F218" t="s">
+        <v>175</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H218" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>772</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>773</v>
+      </c>
+      <c r="D219" t="s">
+        <v>343</v>
+      </c>
+      <c r="E219" t="s">
+        <v>344</v>
+      </c>
+      <c r="F219" t="s">
+        <v>231</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H219" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>776</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>777</v>
+      </c>
+      <c r="D220" t="s">
+        <v>343</v>
+      </c>
+      <c r="E220" t="s">
+        <v>344</v>
+      </c>
+      <c r="F220" t="s">
+        <v>175</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H220" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>780</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>781</v>
+      </c>
+      <c r="D221" t="s">
+        <v>343</v>
+      </c>
+      <c r="E221" t="s">
+        <v>344</v>
+      </c>
+      <c r="F221" t="s">
+        <v>163</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H221" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>784</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>785</v>
+      </c>
+      <c r="D222" t="s">
+        <v>343</v>
+      </c>
+      <c r="E222" t="s">
+        <v>344</v>
+      </c>
+      <c r="F222" t="s">
+        <v>255</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H222" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>788</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>789</v>
+      </c>
+      <c r="D223" t="s">
+        <v>343</v>
+      </c>
+      <c r="E223" t="s">
+        <v>344</v>
+      </c>
+      <c r="F223" t="s">
+        <v>188</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H223" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>792</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>793</v>
+      </c>
+      <c r="D224" t="s">
+        <v>343</v>
+      </c>
+      <c r="E224" t="s">
+        <v>344</v>
+      </c>
+      <c r="F224" t="s">
+        <v>410</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H224" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>796</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>797</v>
+      </c>
+      <c r="D225" t="s">
+        <v>343</v>
+      </c>
+      <c r="E225" t="s">
+        <v>344</v>
+      </c>
+      <c r="F225" t="s">
+        <v>188</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H225" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>800</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>801</v>
+      </c>
+      <c r="D226" t="s">
+        <v>343</v>
+      </c>
+      <c r="E226" t="s">
+        <v>344</v>
+      </c>
+      <c r="F226" t="s">
+        <v>152</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H226" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>803</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>804</v>
+      </c>
+      <c r="D227" t="s">
+        <v>343</v>
+      </c>
+      <c r="E227" t="s">
+        <v>344</v>
+      </c>
+      <c r="F227" t="s">
+        <v>231</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H227" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>807</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>808</v>
+      </c>
+      <c r="D228" t="s">
+        <v>343</v>
+      </c>
+      <c r="E228" t="s">
+        <v>344</v>
+      </c>
+      <c r="F228" t="s">
+        <v>352</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H228" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>811</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>812</v>
+      </c>
+      <c r="D229" t="s">
+        <v>343</v>
+      </c>
+      <c r="E229" t="s">
+        <v>344</v>
+      </c>
+      <c r="F229" t="s">
+        <v>410</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H229" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>815</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>816</v>
+      </c>
+      <c r="D230" t="s">
+        <v>343</v>
+      </c>
+      <c r="E230" t="s">
+        <v>344</v>
+      </c>
+      <c r="F230" t="s">
+        <v>231</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H230" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>819</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>820</v>
+      </c>
+      <c r="D231" t="s">
+        <v>343</v>
+      </c>
+      <c r="E231" t="s">
+        <v>344</v>
+      </c>
+      <c r="F231" t="s">
+        <v>167</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H231" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>823</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>824</v>
+      </c>
+      <c r="D232" t="s">
+        <v>343</v>
+      </c>
+      <c r="E232" t="s">
+        <v>344</v>
+      </c>
+      <c r="F232" t="s">
+        <v>231</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H232" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>826</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>827</v>
+      </c>
+      <c r="D233" t="s">
+        <v>343</v>
+      </c>
+      <c r="E233" t="s">
+        <v>344</v>
+      </c>
+      <c r="F233" t="s">
+        <v>348</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H233" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>830</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>831</v>
+      </c>
+      <c r="D234" t="s">
+        <v>343</v>
+      </c>
+      <c r="E234" t="s">
+        <v>344</v>
+      </c>
+      <c r="F234" t="s">
+        <v>182</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H234" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>834</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>835</v>
+      </c>
+      <c r="D235" t="s">
+        <v>343</v>
+      </c>
+      <c r="E235" t="s">
+        <v>344</v>
+      </c>
+      <c r="F235" t="s">
+        <v>182</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H235" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>838</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>839</v>
+      </c>
+      <c r="D236" t="s">
+        <v>343</v>
+      </c>
+      <c r="E236" t="s">
+        <v>344</v>
+      </c>
+      <c r="F236" t="s">
+        <v>188</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H236" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>841</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>842</v>
+      </c>
+      <c r="D237" t="s">
+        <v>343</v>
+      </c>
+      <c r="E237" t="s">
+        <v>344</v>
+      </c>
+      <c r="F237" t="s">
+        <v>188</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H237" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>845</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>846</v>
+      </c>
+      <c r="D238" t="s">
+        <v>343</v>
+      </c>
+      <c r="E238" t="s">
+        <v>344</v>
+      </c>
+      <c r="F238" t="s">
+        <v>197</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H238" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>849</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>850</v>
+      </c>
+      <c r="D239" t="s">
+        <v>343</v>
+      </c>
+      <c r="E239" t="s">
+        <v>344</v>
+      </c>
+      <c r="F239" t="s">
+        <v>197</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H239" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>853</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>854</v>
+      </c>
+      <c r="D240" t="s">
+        <v>343</v>
+      </c>
+      <c r="E240" t="s">
+        <v>344</v>
+      </c>
+      <c r="F240" t="s">
+        <v>163</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H240" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>857</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>858</v>
+      </c>
+      <c r="D241" t="s">
+        <v>343</v>
+      </c>
+      <c r="E241" t="s">
+        <v>344</v>
+      </c>
+      <c r="F241" t="s">
+        <v>138</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H241" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>861</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>862</v>
+      </c>
+      <c r="D242" t="s">
+        <v>343</v>
+      </c>
+      <c r="E242" t="s">
+        <v>344</v>
+      </c>
+      <c r="F242" t="s">
+        <v>152</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H242" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>865</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>866</v>
+      </c>
+      <c r="D243" t="s">
+        <v>343</v>
+      </c>
+      <c r="E243" t="s">
+        <v>344</v>
+      </c>
+      <c r="F243" t="s">
+        <v>371</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H243" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>869</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>870</v>
+      </c>
+      <c r="D244" t="s">
+        <v>343</v>
+      </c>
+      <c r="E244" t="s">
+        <v>344</v>
+      </c>
+      <c r="F244" t="s">
+        <v>371</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H244" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>872</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>873</v>
+      </c>
+      <c r="D245" t="s">
+        <v>343</v>
+      </c>
+      <c r="E245" t="s">
+        <v>344</v>
+      </c>
+      <c r="F245" t="s">
+        <v>152</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H245" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>875</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>876</v>
+      </c>
+      <c r="D246" t="s">
+        <v>343</v>
+      </c>
+      <c r="E246" t="s">
+        <v>344</v>
+      </c>
+      <c r="F246" t="s">
+        <v>152</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H246" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>878</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>879</v>
+      </c>
+      <c r="D247" t="s">
+        <v>343</v>
+      </c>
+      <c r="E247" t="s">
+        <v>344</v>
+      </c>
+      <c r="F247" t="s">
+        <v>188</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H247" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>881</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>882</v>
+      </c>
+      <c r="D248" t="s">
+        <v>343</v>
+      </c>
+      <c r="E248" t="s">
+        <v>344</v>
+      </c>
+      <c r="F248" t="s">
+        <v>138</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H248" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>884</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>885</v>
+      </c>
+      <c r="D249" t="s">
+        <v>343</v>
+      </c>
+      <c r="E249" t="s">
+        <v>344</v>
+      </c>
+      <c r="F249" t="s">
+        <v>371</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H249" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>887</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>888</v>
+      </c>
+      <c r="D250" t="s">
+        <v>343</v>
+      </c>
+      <c r="E250" t="s">
+        <v>344</v>
+      </c>
+      <c r="F250" t="s">
+        <v>371</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H250" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>890</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>891</v>
+      </c>
+      <c r="D251" t="s">
+        <v>343</v>
+      </c>
+      <c r="E251" t="s">
+        <v>344</v>
+      </c>
+      <c r="F251" t="s">
+        <v>892</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H251" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>894</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>895</v>
+      </c>
+      <c r="D252" t="s">
+        <v>343</v>
+      </c>
+      <c r="E252" t="s">
+        <v>344</v>
+      </c>
+      <c r="F252" t="s">
+        <v>182</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H252" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>897</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>898</v>
+      </c>
+      <c r="D253" t="s">
+        <v>343</v>
+      </c>
+      <c r="E253" t="s">
+        <v>344</v>
+      </c>
+      <c r="F253" t="s">
+        <v>305</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H253" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>900</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>901</v>
+      </c>
+      <c r="D254" t="s">
+        <v>343</v>
+      </c>
+      <c r="E254" t="s">
+        <v>344</v>
+      </c>
+      <c r="F254" t="s">
+        <v>305</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H254" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>903</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>904</v>
+      </c>
+      <c r="D255" t="s">
+        <v>343</v>
+      </c>
+      <c r="E255" t="s">
+        <v>344</v>
+      </c>
+      <c r="F255" t="s">
+        <v>163</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H255" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>906</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>907</v>
+      </c>
+      <c r="D256" t="s">
+        <v>343</v>
+      </c>
+      <c r="E256" t="s">
+        <v>344</v>
+      </c>
+      <c r="F256" t="s">
+        <v>163</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H256" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>909</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>910</v>
+      </c>
+      <c r="D257" t="s">
+        <v>343</v>
+      </c>
+      <c r="E257" t="s">
+        <v>344</v>
+      </c>
+      <c r="F257" t="s">
+        <v>231</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H257" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>912</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>913</v>
+      </c>
+      <c r="D258" t="s">
+        <v>343</v>
+      </c>
+      <c r="E258" t="s">
+        <v>344</v>
+      </c>
+      <c r="F258" t="s">
+        <v>348</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H258" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>915</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>916</v>
+      </c>
+      <c r="D259" t="s">
+        <v>343</v>
+      </c>
+      <c r="E259" t="s">
+        <v>344</v>
+      </c>
+      <c r="F259" t="s">
+        <v>167</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H259" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>918</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>10</v>
       </c>
-      <c r="D164" t="s">
-[...12 lines deleted...]
-        <v>541</v>
+      <c r="D260" t="s">
+        <v>919</v>
+      </c>
+      <c r="E260" t="s">
+        <v>920</v>
+      </c>
+      <c r="F260" t="s">
+        <v>152</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H260" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>923</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>17</v>
+      </c>
+      <c r="D261" t="s">
+        <v>919</v>
+      </c>
+      <c r="E261" t="s">
+        <v>920</v>
+      </c>
+      <c r="F261" t="s">
+        <v>152</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H261" t="s">
+        <v>925</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6434,50 +10111,147 @@
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>